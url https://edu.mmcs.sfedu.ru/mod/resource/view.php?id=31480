--- v0 (2025-12-16)
+++ v1 (2026-07-05)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="5B1D8F34" w14:textId="77777777" w:rsidR="009F5928" w:rsidRDefault="009F5928" w:rsidP="009F5928">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="180B957C" w14:textId="77777777" w:rsidR="009F5928" w:rsidRDefault="009F5928" w:rsidP="009F5928">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -158,52 +158,62 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C4239DA" w14:textId="45535364" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="007C05A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Институт математики, механики и компьютерных наук им И.И. Воровича</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Институт математики, механики и компьютерных наук им И.И. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Воровича</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="03B22E46" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="001211B3" w:rsidRDefault="007C05A9" w:rsidP="007C05A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001211B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>структурное подразделение</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65A5F13E" w14:textId="7C08CC5B" w:rsidR="007C05A9" w:rsidRPr="00CE362F" w:rsidRDefault="007C05A9" w:rsidP="007C05A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
@@ -502,129 +512,150 @@
     </w:p>
     <w:p w14:paraId="15D23168" w14:textId="6E989599" w:rsidR="007C05A9" w:rsidRPr="007C05A9" w:rsidRDefault="007C05A9" w:rsidP="007C05A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E715DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Место практики </w:t>
       </w:r>
       <w:r w:rsidRPr="007C05A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Институт математики, механики и компьютерных наук им И.И. Воровича</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Институт математики, механики и компьютерных наук им И.И. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C05A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Воровича</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="3BBE1AAE" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="001211B3" w:rsidRDefault="007C05A9" w:rsidP="007C05A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E715DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                                               </w:t>
       </w:r>
       <w:r w:rsidRPr="001211B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>наименование профильной организации /структурного подразделения Университета</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07124C06" w14:textId="078BFF79" w:rsidR="007C05A9" w:rsidRDefault="007C05A9" w:rsidP="007C05A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="131"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E715DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Вид практики</w:t>
+        <w:t xml:space="preserve">Вид </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E715DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>практики</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00851DF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>учебная</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="63FB283E" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="001211B3" w:rsidRDefault="007C05A9" w:rsidP="007C05A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="131"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001211B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>учебная/производственная</w:t>
       </w:r>
     </w:p>
@@ -735,158 +766,158 @@
     </w:p>
     <w:p w14:paraId="798B1DCE" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="001211B3" w:rsidRDefault="007C05A9" w:rsidP="007C05A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="131"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001211B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>стационарная/выездная</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69035049" w14:textId="10F4B617" w:rsidR="007C05A9" w:rsidRPr="00C639FF" w:rsidRDefault="007C05A9" w:rsidP="007C05A9">
+    <w:p w14:paraId="69035049" w14:textId="0B741A32" w:rsidR="007C05A9" w:rsidRPr="00C639FF" w:rsidRDefault="007C05A9" w:rsidP="007C05A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="131"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00202352">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Сроки прохождения практики</w:t>
       </w:r>
       <w:r w:rsidRPr="00825B87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE362F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">с </w:t>
       </w:r>
+      <w:r w:rsidR="00031307" w:rsidRPr="00031307">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidR="00825B87" w:rsidRPr="00CE362F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.06.</w:t>
+      </w:r>
+      <w:r w:rsidR="009F5928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
       <w:r w:rsidR="00C639FF" w:rsidRPr="00C639FF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>30</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00825B87" w:rsidRPr="00CE362F">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE362F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>.06.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009F5928">
+        <w:t xml:space="preserve"> по </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE362F" w:rsidRPr="00CE362F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C639FF" w:rsidRPr="00C639FF">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00031307" w:rsidRPr="00031307">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...29 lines deleted...]
-        <w:t>3</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00825B87" w:rsidRPr="00CE362F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.07.</w:t>
       </w:r>
       <w:r w:rsidR="009F5928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00C639FF" w:rsidRPr="00C639FF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1383,59 +1414,61 @@
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Выполнения заданий по электронному набору и верстки в системе </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>LaTex</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C639FF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02CD9919" w14:textId="2D2DF5F7" w:rsidR="009F5928" w:rsidRPr="009F5928" w:rsidRDefault="00174C52" w:rsidP="009F5928">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
@@ -2087,124 +2120,136 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>(подпись</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> и Ф.И.О</w:t>
             </w:r>
             <w:r w:rsidRPr="00E715DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> руководителя практики от </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>от Университета,</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E715DD">
+              <w:t>от</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
+              <w:t xml:space="preserve"> Университета,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E715DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59928A94" w14:textId="3D390DF3" w:rsidR="009F5928" w:rsidRPr="00E715DD" w:rsidRDefault="009F5928" w:rsidP="009F5928">
+          <w:p w14:paraId="59928A94" w14:textId="06ED168C" w:rsidR="009F5928" w:rsidRPr="00E715DD" w:rsidRDefault="009F5928" w:rsidP="009F5928">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174C52">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>«</w:t>
             </w:r>
-            <w:r w:rsidR="00C639FF">
+            <w:r w:rsidR="00031307">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-              <w:t>30</w:t>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>29</w:t>
             </w:r>
             <w:r w:rsidRPr="00174C52">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>» июня 202</w:t>
             </w:r>
-            <w:r w:rsidR="00C639FF">
+            <w:r w:rsidR="00031307">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-              <w:t>5</w:t>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6 </w:t>
             </w:r>
             <w:r w:rsidRPr="00174C52">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>г</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65DB4028" w14:textId="77777777" w:rsidR="009F5928" w:rsidRPr="00E715DD" w:rsidRDefault="009F5928" w:rsidP="009F5928">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
@@ -2340,103 +2385,103 @@
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>обучающегося)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E65F856" w14:textId="77777777" w:rsidR="009F5928" w:rsidRPr="00E715DD" w:rsidRDefault="009F5928" w:rsidP="009F5928">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1447CD1C" w14:textId="383C8F75" w:rsidR="009F5928" w:rsidRPr="00E715DD" w:rsidRDefault="009F5928" w:rsidP="009F5928">
+          <w:p w14:paraId="1447CD1C" w14:textId="192693DE" w:rsidR="009F5928" w:rsidRPr="00E715DD" w:rsidRDefault="009F5928" w:rsidP="009F5928">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174C52">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>«</w:t>
             </w:r>
-            <w:r w:rsidR="00C639FF">
+            <w:r w:rsidR="00031307">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-              <w:t>30</w:t>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>29</w:t>
             </w:r>
             <w:r w:rsidRPr="00174C52">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>» июня 202</w:t>
             </w:r>
-            <w:r w:rsidR="00C639FF">
+            <w:r w:rsidR="00031307">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-              <w:t>5</w:t>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6 </w:t>
             </w:r>
             <w:r w:rsidRPr="00174C52">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>г</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C05A9" w:rsidRPr="00E715DD" w14:paraId="709B21A4" w14:textId="77777777" w:rsidTr="00945391">
         <w:tc>
           <w:tcPr>
@@ -2773,52 +2818,64 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>III</w:t>
       </w:r>
       <w:r w:rsidRPr="00E715DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ДНЕВНИК  ПРАКТИКИ</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ДНЕВНИК  ПРАКТИКИ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="38E225F4" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="003F24DB" w:rsidRDefault="007C05A9" w:rsidP="007C05A9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -2933,178 +2990,184 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB4197">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>практику</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C05A9" w:rsidRPr="00E715DD" w14:paraId="1F9ABC8D" w14:textId="77777777" w:rsidTr="006A02EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="33C07F0D" w14:textId="574B38D2" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="00C639FF" w:rsidP="00945391">
+          <w:p w14:paraId="33C07F0D" w14:textId="2FD1CAC6" w:rsidR="007C05A9" w:rsidRPr="00031307" w:rsidRDefault="00031307" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-              <w:t>30</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>29</w:t>
             </w:r>
             <w:r w:rsidR="00AD492E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.06.</w:t>
             </w:r>
             <w:r w:rsidR="00B60927">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-              <w:t>5</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AD6DAF4" w14:textId="41BF6B76" w:rsidR="007C05A9" w:rsidRPr="009F5928" w:rsidRDefault="00AD492E" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F5928">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вводный инструктаж</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C05A9" w:rsidRPr="00E715DD" w14:paraId="6DAFE2AD" w14:textId="77777777" w:rsidTr="006A02EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0E403515" w14:textId="38F5418F" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="00C639FF" w:rsidP="00945391">
+          <w:p w14:paraId="0E403515" w14:textId="69A50B3B" w:rsidR="007C05A9" w:rsidRPr="00031307" w:rsidRDefault="00031307" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-              <w:t>30</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>29</w:t>
             </w:r>
             <w:r w:rsidR="00AD492E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.06.</w:t>
             </w:r>
             <w:r w:rsidR="00B60927">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-              <w:t>5</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50412186" w14:textId="22965A62" w:rsidR="007C05A9" w:rsidRPr="009F5928" w:rsidRDefault="00AD492E" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F5928">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
@@ -3115,190 +3178,203 @@
             <w:r w:rsidR="00EA1D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00EA1D9B" w:rsidRPr="00EA1D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Решение задачи по дифференциальным уравнениям в среде Maple</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C05A9" w:rsidRPr="00AD492E" w14:paraId="6DE58601" w14:textId="77777777" w:rsidTr="006A02EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6582C9EF" w14:textId="64870E80" w:rsidR="007C05A9" w:rsidRDefault="00EA1D9B" w:rsidP="00945391">
+          <w:p w14:paraId="6582C9EF" w14:textId="03782B26" w:rsidR="007C05A9" w:rsidRPr="00031307" w:rsidRDefault="00EA1D9B" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00AD492E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00AD492E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00B60927">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00C639FF">
-[...5 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00031307">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11B2D3BE" w14:textId="01EC17B4" w:rsidR="009F5928" w:rsidRPr="009F5928" w:rsidRDefault="009F5928" w:rsidP="00945391">
+          <w:p w14:paraId="11B2D3BE" w14:textId="30EF5A2C" w:rsidR="009F5928" w:rsidRPr="00031307" w:rsidRDefault="009F5928" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.07.</w:t>
             </w:r>
             <w:r w:rsidR="00B60927">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2024</w:t>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00031307">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1471D42D" w14:textId="3DABBF78" w:rsidR="007C05A9" w:rsidRPr="009F5928" w:rsidRDefault="00C639FF" w:rsidP="00AD492E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Выполнения заданий по электронному набору и верстки в системе </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>LaTex</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C05A9" w:rsidRPr="00AD492E" w14:paraId="5603053D" w14:textId="77777777" w:rsidTr="006A02EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="47A561EB" w14:textId="1BEBD657" w:rsidR="007C05A9" w:rsidRPr="00AD492E" w:rsidRDefault="006A02EF" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3436,127 +3512,146 @@
             <w:r w:rsidR="00AD492E" w:rsidRPr="009F5928">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">системы дифференциальных уравнений </w:t>
             </w:r>
             <w:r w:rsidR="006A02EF" w:rsidRPr="009F5928">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>средствами Maple. Анализ полученных результатов.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD492E" w:rsidRPr="00AD492E" w14:paraId="0CB42846" w14:textId="77777777" w:rsidTr="006A02EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7DA4F915" w14:textId="3713E6D2" w:rsidR="00AD492E" w:rsidRPr="00AD492E" w:rsidRDefault="00AD492E" w:rsidP="00945391">
+          <w:p w14:paraId="7DA4F915" w14:textId="6B4C5D2C" w:rsidR="00AD492E" w:rsidRPr="00031307" w:rsidRDefault="00AD492E" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="006A02EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.07.</w:t>
             </w:r>
             <w:r w:rsidR="00B60927">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2024</w:t>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00031307">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-1</w:t>
             </w:r>
             <w:r w:rsidR="006A02EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.07.</w:t>
             </w:r>
             <w:r w:rsidR="00B60927">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2024</w:t>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00031307">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CF48C39" w14:textId="55986912" w:rsidR="00AD492E" w:rsidRPr="009F5928" w:rsidRDefault="006A02EF" w:rsidP="00AD492E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F5928">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -4426,74 +4521,85 @@
       </w:pPr>
       <w:r w:rsidRPr="00E715DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">от </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Университета</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E715DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E715DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>_____________/</w:t>
+        <w:t>_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E715DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>____________/</w:t>
       </w:r>
       <w:r w:rsidRPr="00174C52">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C46C0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Дударев В.В.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4393CF90" w14:textId="33FFF36C" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="007C05A9">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -4527,77 +4633,77 @@
         </w:rPr>
         <w:tab/>
         <w:t>Ф.И.О.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E715DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007C05A9" w:rsidRPr="00E715DD">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08652B7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F9890D6"/>
     <w:lvl w:ilvl="0" w:tplc="BE64AAC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4819,87 +4925,89 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1289243196">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2115896888">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="868033591">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007C05A9"/>
     <w:rsid w:val="00005D67"/>
     <w:rsid w:val="0002025B"/>
     <w:rsid w:val="000202A5"/>
     <w:rsid w:val="000262B4"/>
+    <w:rsid w:val="00031307"/>
     <w:rsid w:val="0003193B"/>
     <w:rsid w:val="00032C1C"/>
     <w:rsid w:val="00034460"/>
     <w:rsid w:val="00040183"/>
     <w:rsid w:val="000420F3"/>
     <w:rsid w:val="00053602"/>
     <w:rsid w:val="00061CBE"/>
     <w:rsid w:val="00064E0C"/>
     <w:rsid w:val="00066ACA"/>
     <w:rsid w:val="000725B8"/>
     <w:rsid w:val="000737B4"/>
     <w:rsid w:val="00074907"/>
     <w:rsid w:val="000758BB"/>
     <w:rsid w:val="00075E98"/>
     <w:rsid w:val="00076246"/>
     <w:rsid w:val="0008752D"/>
     <w:rsid w:val="00090775"/>
     <w:rsid w:val="00093C06"/>
     <w:rsid w:val="000A35A6"/>
     <w:rsid w:val="000A3C31"/>
     <w:rsid w:val="000A68ED"/>
     <w:rsid w:val="000B10DE"/>
     <w:rsid w:val="000B2EC3"/>
     <w:rsid w:val="000B390E"/>
     <w:rsid w:val="000B5064"/>
@@ -5493,60 +5601,60 @@
     <w:rsid w:val="00FE10E8"/>
     <w:rsid w:val="00FE47BA"/>
     <w:rsid w:val="00FF4D39"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2E147936"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1AA5174F-C90A-4DAC-B12B-59F0AFF86F1A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5904,89 +6012,90 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="007C05A9"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="007C05A9"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -6253,68 +6362,68 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>899</Words>
-  <Characters>5127</Characters>
+  <Characters>5129</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>42</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6014</CharactersWithSpaces>
+  <CharactersWithSpaces>6016</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Дударев Владимир Владимирович</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>