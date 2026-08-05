--- v0 (2025-10-23)
+++ v1 (2026-08-05)
@@ -1,48 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4F8E94AA" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00445D73" w:rsidRDefault="007C05A9" w:rsidP="007C05A9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BEA1F3E" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="007C05A9">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
@@ -108,101 +112,110 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Институт математики, механики и компьютерных наук им </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>И.И.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Воровича</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Воровича</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="03B22E46" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="001211B3" w:rsidRDefault="007C05A9" w:rsidP="007C05A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001211B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>структурное подразделение</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65A5F13E" w14:textId="2826AC83" w:rsidR="007C05A9" w:rsidRPr="001211B3" w:rsidRDefault="007C05A9" w:rsidP="007C05A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="00D1669E">
+      <w:r w:rsidR="00D1669E" w:rsidRPr="001F7040">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.0</w:t>
       </w:r>
       <w:r w:rsidR="00D9030D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
@@ -385,66 +398,66 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">курса </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7540FC35" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="007C05A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E715DD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59188399" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="007C05A9">
+    <w:p w14:paraId="59188399" w14:textId="4F3EA5FE" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="007C05A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E715DD">
+      <w:r w:rsidRPr="3F007698">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Фамилия _____</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E715DD">
+      <w:r w:rsidRPr="3F007698">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>_____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C7D78A6" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="007C05A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E715DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Имя ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
@@ -500,52 +513,63 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Институт математики, механики и компьютерных наук им </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007C05A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>И.И.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007C05A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Воровича</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C05A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Воровича</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="3BBE1AAE" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="001211B3" w:rsidRDefault="007C05A9" w:rsidP="007C05A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E715DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                                               </w:t>
       </w:r>
       <w:r w:rsidRPr="001211B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -737,230 +761,230 @@
     </w:p>
     <w:p w14:paraId="798B1DCE" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="001211B3" w:rsidRDefault="007C05A9" w:rsidP="007C05A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="131"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001211B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>стационарная/выездная</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69035049" w14:textId="4ECDF967" w:rsidR="007C05A9" w:rsidRPr="00202352" w:rsidRDefault="007C05A9" w:rsidP="007C05A9">
+    <w:p w14:paraId="69035049" w14:textId="171AF1CD" w:rsidR="007C05A9" w:rsidRPr="001315A5" w:rsidRDefault="007C05A9" w:rsidP="007C05A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="131"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00202352">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Сроки прохождения практики</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00202352">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00554F11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">с </w:t>
       </w:r>
-      <w:r w:rsidR="00D1669E">
+      <w:r w:rsidR="001315A5" w:rsidRPr="001315A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>06</w:t>
+        <w:t>25</w:t>
       </w:r>
       <w:r w:rsidR="00554F11" w:rsidRPr="00554F11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.0</w:t>
       </w:r>
-      <w:r w:rsidR="00D1669E">
+      <w:r w:rsidR="00BC0DAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00554F11" w:rsidRPr="00554F11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
-      <w:r w:rsidR="00D1669E">
+      <w:r w:rsidR="001315A5" w:rsidRPr="001315A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00554F11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> по</w:t>
       </w:r>
       <w:r w:rsidR="00554F11" w:rsidRPr="00554F11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D1669E">
+      <w:r w:rsidR="001315A5" w:rsidRPr="001315A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>18</w:t>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00554F11" w:rsidRPr="00554F11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.0</w:t>
       </w:r>
       <w:r w:rsidR="00D1669E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00554F11" w:rsidRPr="00554F11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
-      <w:r w:rsidR="00D1669E">
+      <w:r w:rsidR="001315A5" w:rsidRPr="001315A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F2BE274" w14:textId="447DA4B9" w:rsidR="007C05A9" w:rsidRDefault="007C05A9" w:rsidP="007C05A9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2325210E" w14:textId="6271D360" w:rsidR="0050373B" w:rsidRDefault="0050373B" w:rsidP="007C05A9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
@@ -1048,51 +1072,50 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9640" w:type="dxa"/>
         <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4962"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
       <w:tr w:rsidR="007C05A9" w:rsidRPr="00E715DD" w14:paraId="6B29039F" w14:textId="77777777" w:rsidTr="00945391">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02A6354D" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E715DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Руководитель практики</w:t>
             </w:r>
@@ -1298,51 +1321,50 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="28FAE6F2" w14:textId="6C6932B4" w:rsidR="0050373B" w:rsidRPr="00E715DD" w:rsidRDefault="0050373B" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1D5E7F48" w14:textId="0AAC23EC" w:rsidR="007C05A9" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="08EABE8C" w14:textId="77777777" w:rsidR="0050373B" w:rsidRDefault="0050373B" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
@@ -1723,85 +1745,83 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="347" w:firstLine="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2618"/>
+        <w:gridCol w:w="2844"/>
         <w:gridCol w:w="3614"/>
         <w:gridCol w:w="3113"/>
       </w:tblGrid>
       <w:tr w:rsidR="007C05A9" w:rsidRPr="00E715DD" w14:paraId="6A7642B5" w14:textId="77777777" w:rsidTr="00945391">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30A57B95" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3614" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5782D95F" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E715DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -1813,123 +1833,120 @@
           </w:p>
           <w:p w14:paraId="51D9EDF9" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3113" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="308B48D8" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E715DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Ознакомлен</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C05A9" w:rsidRPr="00E715DD" w14:paraId="219465D8" w14:textId="77777777" w:rsidTr="00945391">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55EA1B74" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E715DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>по требованиям охраны труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3614" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="112C1B18" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6418150C" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
@@ -1991,138 +2008,138 @@
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D1669E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ФИО руководителя практики</w:t>
             </w:r>
             <w:r w:rsidR="0050373B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A95E619" w14:textId="227A4707" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
+          <w:p w14:paraId="2A95E619" w14:textId="78C63D8C" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E715DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>«</w:t>
             </w:r>
-            <w:r w:rsidR="00D1669E">
-[...6 lines deleted...]
-              <w:t>06</w:t>
+            <w:r w:rsidR="001315A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E715DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">» </w:t>
             </w:r>
             <w:r w:rsidR="0050373B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidR="00D1669E">
-[...6 lines deleted...]
-              <w:t>7</w:t>
+            <w:r w:rsidR="00A42ACE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00E715DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 20</w:t>
             </w:r>
             <w:r w:rsidR="0050373B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00D1669E">
-[...6 lines deleted...]
-              <w:t>3</w:t>
+            <w:r w:rsidR="001315A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6 </w:t>
             </w:r>
             <w:r w:rsidRPr="00E715DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>г.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53A922F3" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2131,51 +2148,50 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1AAEA443" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3113" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38E06BF7" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="149AC377" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
@@ -2249,400 +2265,400 @@
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>обучающегося)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CC67372" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27DFA4B5" w14:textId="77777777" w:rsidR="00D1669E" w:rsidRPr="00E715DD" w:rsidRDefault="00D1669E" w:rsidP="00D1669E">
+          <w:p w14:paraId="1BCBB2F3" w14:textId="77777777" w:rsidR="001315A5" w:rsidRPr="00E715DD" w:rsidRDefault="001315A5" w:rsidP="001315A5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E715DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>«</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-              <w:t>06</w:t>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E715DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">» </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>07</w:t>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00E715DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>23</w:t>
+              <w:t xml:space="preserve">26 </w:t>
             </w:r>
             <w:r w:rsidRPr="00E715DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>г.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1447CD1C" w14:textId="4F4BBEB2" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C05A9" w:rsidRPr="00E715DD" w14:paraId="709B21A4" w14:textId="77777777" w:rsidTr="00945391">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5513CB8F" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E715DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>по техники безопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3614" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="737520B6" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3113" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F74D84E" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C05A9" w:rsidRPr="00E715DD" w14:paraId="52554182" w14:textId="77777777" w:rsidTr="00945391">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A6693C8" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E715DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>по пожарной безопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3614" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C40153C" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3113" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="617B4D67" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C05A9" w:rsidRPr="00E715DD" w14:paraId="7C8F8AE3" w14:textId="77777777" w:rsidTr="00945391">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2BBEF0F1" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00E715DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>по правилами</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00E715DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> внутреннего трудового распорядка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3614" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="572E29C9" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3113" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2105F4DD" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="29D0270B" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00A13CAE" w:rsidRDefault="007C05A9" w:rsidP="007C05A9">
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -2754,51 +2770,50 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1002"/>
         <w:gridCol w:w="8349"/>
       </w:tblGrid>
       <w:tr w:rsidR="007C05A9" w:rsidRPr="00E715DD" w14:paraId="22D07FB8" w14:textId="77777777" w:rsidTr="00945391">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1002" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="56D6E226" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00BB4197" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:strike/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Дата</w:t>
             </w:r>
@@ -2872,51 +2887,50 @@
               <w:t>ии с заданием на</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB4197">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>практику</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C05A9" w:rsidRPr="00E715DD" w14:paraId="1F9ABC8D" w14:textId="77777777" w:rsidTr="00945391">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1002" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="33C07F0D" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8349" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AD6DAF4" w14:textId="0EC24420" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="00554F11" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
@@ -2986,266 +3000,260 @@
             </w:r>
             <w:r w:rsidRPr="00E7613E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
             <w:r w:rsidR="00D1669E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C05A9" w:rsidRPr="00E715DD" w14:paraId="6DAFE2AD" w14:textId="77777777" w:rsidTr="00945391">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1002" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E403515" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8349" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50412186" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C05A9" w:rsidRPr="00E715DD" w14:paraId="400EC546" w14:textId="77777777" w:rsidTr="00945391">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1002" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F97EE41" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8349" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="529BDA33" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C05A9" w:rsidRPr="00E715DD" w14:paraId="6DE58601" w14:textId="77777777" w:rsidTr="00945391">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1002" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="11B2D3BE" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8349" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1471D42D" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C05A9" w:rsidRPr="00E715DD" w14:paraId="0907CC44" w14:textId="77777777" w:rsidTr="00945391">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1002" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1952D564" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8349" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19D12F14" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C05A9" w:rsidRPr="00E715DD" w14:paraId="1859C9F4" w14:textId="77777777" w:rsidTr="00945391">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1002" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0B33F073" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8349" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="629C118A" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C05A9" w:rsidRPr="00E715DD" w14:paraId="5603053D" w14:textId="77777777" w:rsidTr="00945391">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1002" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="47A561EB" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8349" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2EAA4AC4" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
@@ -3467,51 +3475,50 @@
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F077A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="533B198E" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00BB4197" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:strike/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Выполненные м</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB4197">
@@ -3604,51 +3611,50 @@
       </w:tr>
       <w:tr w:rsidR="007C05A9" w:rsidRPr="00E715DD" w14:paraId="350CC738" w14:textId="77777777" w:rsidTr="00945391">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="553" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B876519" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="143E5B88" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5522" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="374A362A" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
@@ -3667,51 +3673,50 @@
       </w:tr>
       <w:tr w:rsidR="007C05A9" w:rsidRPr="00E715DD" w14:paraId="466CEA67" w14:textId="77777777" w:rsidTr="00945391">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="553" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="464380A4" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="26AAF07E" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5522" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06D8CE3F" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
@@ -3890,51 +3895,50 @@
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="710"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E715DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ОТЗЫВ РУКОВОДИТЕЛЯ ПРАКТИКИ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E715DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>от</w:t>
       </w:r>
       <w:r>
@@ -4904,114 +4908,114 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60E27B22" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00955871" w:rsidRDefault="007C05A9" w:rsidP="007C05A9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B9AA250" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00FB43BE" w:rsidRDefault="007C05A9" w:rsidP="007C05A9">
+    <w:p w14:paraId="35FC89A9" w14:textId="709CD1B7" w:rsidR="00F166D8" w:rsidRPr="001315A5" w:rsidRDefault="007C05A9" w:rsidP="001315A5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*Заполняется в случае проведения практики в профильной организации</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35FC89A9" w14:textId="77777777" w:rsidR="00F166D8" w:rsidRDefault="00F166D8"/>
-    <w:sectPr w:rsidR="00F166D8">
+    <w:sectPr w:rsidR="00F166D8" w:rsidRPr="001315A5">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08652B7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F9890D6"/>
     <w:lvl w:ilvl="0" w:tplc="BE64AAC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5057,148 +5061,150 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1976640483">
+  <w:num w:numId="1" w16cid:durableId="1963338754">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007C05A9"/>
     <w:rsid w:val="00005D67"/>
     <w:rsid w:val="0002025B"/>
     <w:rsid w:val="000202A5"/>
     <w:rsid w:val="000262B4"/>
     <w:rsid w:val="0003193B"/>
     <w:rsid w:val="00032C1C"/>
     <w:rsid w:val="00034460"/>
     <w:rsid w:val="00040183"/>
     <w:rsid w:val="000420F3"/>
     <w:rsid w:val="00053602"/>
     <w:rsid w:val="00061CBE"/>
     <w:rsid w:val="00064E0C"/>
     <w:rsid w:val="00066ACA"/>
     <w:rsid w:val="000725B8"/>
     <w:rsid w:val="000737B4"/>
     <w:rsid w:val="00074907"/>
     <w:rsid w:val="000758BB"/>
     <w:rsid w:val="00075E98"/>
     <w:rsid w:val="00076246"/>
     <w:rsid w:val="0008752D"/>
     <w:rsid w:val="00090775"/>
     <w:rsid w:val="00093C06"/>
     <w:rsid w:val="000A35A6"/>
     <w:rsid w:val="000A3C31"/>
     <w:rsid w:val="000A68ED"/>
     <w:rsid w:val="000B10DE"/>
     <w:rsid w:val="000B2EC3"/>
     <w:rsid w:val="000B390E"/>
     <w:rsid w:val="000B5064"/>
     <w:rsid w:val="000B6B60"/>
     <w:rsid w:val="000C258B"/>
     <w:rsid w:val="000D292A"/>
+    <w:rsid w:val="000D37B7"/>
     <w:rsid w:val="000E35D8"/>
     <w:rsid w:val="000E6675"/>
     <w:rsid w:val="000F1AFC"/>
     <w:rsid w:val="000F3CF6"/>
     <w:rsid w:val="000F44C7"/>
     <w:rsid w:val="000F5720"/>
     <w:rsid w:val="000F6C4F"/>
     <w:rsid w:val="00106027"/>
     <w:rsid w:val="00116839"/>
     <w:rsid w:val="001175F7"/>
     <w:rsid w:val="00123392"/>
+    <w:rsid w:val="001315A5"/>
     <w:rsid w:val="001321F5"/>
     <w:rsid w:val="001371E1"/>
     <w:rsid w:val="00137715"/>
     <w:rsid w:val="001418AA"/>
     <w:rsid w:val="00152151"/>
     <w:rsid w:val="00160E7A"/>
     <w:rsid w:val="001638EB"/>
     <w:rsid w:val="00170531"/>
     <w:rsid w:val="00171A64"/>
     <w:rsid w:val="00171B70"/>
     <w:rsid w:val="00172B25"/>
     <w:rsid w:val="00173E8A"/>
     <w:rsid w:val="00174CD7"/>
     <w:rsid w:val="00175583"/>
     <w:rsid w:val="00177396"/>
     <w:rsid w:val="00191C22"/>
     <w:rsid w:val="001A355C"/>
     <w:rsid w:val="001B0A55"/>
     <w:rsid w:val="001B1297"/>
     <w:rsid w:val="001B13E5"/>
     <w:rsid w:val="001B547B"/>
     <w:rsid w:val="001C5E5C"/>
     <w:rsid w:val="001C6D96"/>
     <w:rsid w:val="001D2771"/>
     <w:rsid w:val="001D5196"/>
     <w:rsid w:val="001D5C8A"/>
     <w:rsid w:val="001E22F5"/>
     <w:rsid w:val="001E2E5D"/>
     <w:rsid w:val="001E583C"/>
     <w:rsid w:val="001E70D4"/>
     <w:rsid w:val="001E754B"/>
     <w:rsid w:val="001F1885"/>
     <w:rsid w:val="001F5FF9"/>
+    <w:rsid w:val="001F7040"/>
     <w:rsid w:val="001F7F38"/>
     <w:rsid w:val="00202A82"/>
     <w:rsid w:val="0021575A"/>
     <w:rsid w:val="00215B4C"/>
     <w:rsid w:val="00217EED"/>
     <w:rsid w:val="002207B7"/>
     <w:rsid w:val="00220B9B"/>
     <w:rsid w:val="0022174C"/>
     <w:rsid w:val="0022279C"/>
     <w:rsid w:val="002250F0"/>
     <w:rsid w:val="00225854"/>
     <w:rsid w:val="00226802"/>
     <w:rsid w:val="00227EBC"/>
     <w:rsid w:val="00232CD4"/>
     <w:rsid w:val="0024011B"/>
     <w:rsid w:val="00251D6A"/>
     <w:rsid w:val="0025598A"/>
     <w:rsid w:val="00257C7D"/>
     <w:rsid w:val="002602E6"/>
     <w:rsid w:val="00263D10"/>
     <w:rsid w:val="00264636"/>
     <w:rsid w:val="00266FDF"/>
     <w:rsid w:val="00267C3A"/>
     <w:rsid w:val="00281A3C"/>
     <w:rsid w:val="002846B3"/>
@@ -5464,50 +5470,51 @@
     <w:rsid w:val="009842A8"/>
     <w:rsid w:val="00984EE9"/>
     <w:rsid w:val="009918BC"/>
     <w:rsid w:val="00992720"/>
     <w:rsid w:val="00994142"/>
     <w:rsid w:val="00996880"/>
     <w:rsid w:val="009A33ED"/>
     <w:rsid w:val="009A483A"/>
     <w:rsid w:val="009A5E63"/>
     <w:rsid w:val="009B4897"/>
     <w:rsid w:val="009C0C45"/>
     <w:rsid w:val="009C1A12"/>
     <w:rsid w:val="009C3D22"/>
     <w:rsid w:val="009D0D42"/>
     <w:rsid w:val="009D44C7"/>
     <w:rsid w:val="009E4125"/>
     <w:rsid w:val="009F3FDA"/>
     <w:rsid w:val="00A01656"/>
     <w:rsid w:val="00A14A2F"/>
     <w:rsid w:val="00A15CFA"/>
     <w:rsid w:val="00A21BCF"/>
     <w:rsid w:val="00A22D73"/>
     <w:rsid w:val="00A2504B"/>
     <w:rsid w:val="00A36797"/>
     <w:rsid w:val="00A41373"/>
+    <w:rsid w:val="00A42ACE"/>
     <w:rsid w:val="00A42CB7"/>
     <w:rsid w:val="00A51768"/>
     <w:rsid w:val="00A55453"/>
     <w:rsid w:val="00A60952"/>
     <w:rsid w:val="00A655E0"/>
     <w:rsid w:val="00A6562A"/>
     <w:rsid w:val="00A6583A"/>
     <w:rsid w:val="00A722BD"/>
     <w:rsid w:val="00A7463A"/>
     <w:rsid w:val="00A7670F"/>
     <w:rsid w:val="00A8283A"/>
     <w:rsid w:val="00A84A30"/>
     <w:rsid w:val="00A8684F"/>
     <w:rsid w:val="00A8775E"/>
     <w:rsid w:val="00AA07AF"/>
     <w:rsid w:val="00AA0DEC"/>
     <w:rsid w:val="00AA441B"/>
     <w:rsid w:val="00AA7316"/>
     <w:rsid w:val="00AA7F77"/>
     <w:rsid w:val="00AB001A"/>
     <w:rsid w:val="00AB1A92"/>
     <w:rsid w:val="00AB6D8F"/>
     <w:rsid w:val="00AD0449"/>
     <w:rsid w:val="00AD11D2"/>
     <w:rsid w:val="00AE3846"/>
@@ -5519,50 +5526,51 @@
     <w:rsid w:val="00B0090C"/>
     <w:rsid w:val="00B01157"/>
     <w:rsid w:val="00B01330"/>
     <w:rsid w:val="00B03A65"/>
     <w:rsid w:val="00B04E2A"/>
     <w:rsid w:val="00B06800"/>
     <w:rsid w:val="00B14450"/>
     <w:rsid w:val="00B25B30"/>
     <w:rsid w:val="00B34BDE"/>
     <w:rsid w:val="00B42BBB"/>
     <w:rsid w:val="00B5314C"/>
     <w:rsid w:val="00B54E2C"/>
     <w:rsid w:val="00B56B4D"/>
     <w:rsid w:val="00B63CDC"/>
     <w:rsid w:val="00B661EB"/>
     <w:rsid w:val="00B673F9"/>
     <w:rsid w:val="00B6753C"/>
     <w:rsid w:val="00B67D79"/>
     <w:rsid w:val="00B708E5"/>
     <w:rsid w:val="00B81C03"/>
     <w:rsid w:val="00B97F3E"/>
     <w:rsid w:val="00BA358C"/>
     <w:rsid w:val="00BA4079"/>
     <w:rsid w:val="00BA56EB"/>
     <w:rsid w:val="00BA7538"/>
+    <w:rsid w:val="00BC0DAF"/>
     <w:rsid w:val="00BC1E2C"/>
     <w:rsid w:val="00BC2B95"/>
     <w:rsid w:val="00BC73A9"/>
     <w:rsid w:val="00BD07A0"/>
     <w:rsid w:val="00BD1E7E"/>
     <w:rsid w:val="00BD336A"/>
     <w:rsid w:val="00BD35B4"/>
     <w:rsid w:val="00BE12E1"/>
     <w:rsid w:val="00BE23F0"/>
     <w:rsid w:val="00BE2B9B"/>
     <w:rsid w:val="00BE780B"/>
     <w:rsid w:val="00C03F3F"/>
     <w:rsid w:val="00C04C8A"/>
     <w:rsid w:val="00C0686A"/>
     <w:rsid w:val="00C10931"/>
     <w:rsid w:val="00C12974"/>
     <w:rsid w:val="00C15BA1"/>
     <w:rsid w:val="00C161EE"/>
     <w:rsid w:val="00C26EFB"/>
     <w:rsid w:val="00C270F4"/>
     <w:rsid w:val="00C312BB"/>
     <w:rsid w:val="00C314EF"/>
     <w:rsid w:val="00C33E73"/>
     <w:rsid w:val="00C45338"/>
     <w:rsid w:val="00C45941"/>
@@ -5672,97 +5680,98 @@
     <w:rsid w:val="00E9534C"/>
     <w:rsid w:val="00EA7562"/>
     <w:rsid w:val="00EA7A95"/>
     <w:rsid w:val="00EB0717"/>
     <w:rsid w:val="00EC1470"/>
     <w:rsid w:val="00EC1D8A"/>
     <w:rsid w:val="00EC4042"/>
     <w:rsid w:val="00EC5ED8"/>
     <w:rsid w:val="00EC7347"/>
     <w:rsid w:val="00ED6D7E"/>
     <w:rsid w:val="00ED7B5A"/>
     <w:rsid w:val="00EF7924"/>
     <w:rsid w:val="00F04A1C"/>
     <w:rsid w:val="00F064A5"/>
     <w:rsid w:val="00F14E0D"/>
     <w:rsid w:val="00F1512A"/>
     <w:rsid w:val="00F166D8"/>
     <w:rsid w:val="00F209CA"/>
     <w:rsid w:val="00F24833"/>
     <w:rsid w:val="00F24EE1"/>
     <w:rsid w:val="00F32F9B"/>
     <w:rsid w:val="00F37FCB"/>
     <w:rsid w:val="00F4246D"/>
     <w:rsid w:val="00F4468D"/>
     <w:rsid w:val="00F5525F"/>
+    <w:rsid w:val="00F64FCA"/>
     <w:rsid w:val="00F74353"/>
     <w:rsid w:val="00F74A8A"/>
     <w:rsid w:val="00F74EAA"/>
     <w:rsid w:val="00F75D19"/>
     <w:rsid w:val="00F837D4"/>
     <w:rsid w:val="00F91128"/>
     <w:rsid w:val="00FA01BD"/>
     <w:rsid w:val="00FA1C28"/>
     <w:rsid w:val="00FB1633"/>
     <w:rsid w:val="00FC27F8"/>
     <w:rsid w:val="00FD7E17"/>
     <w:rsid w:val="00FE012E"/>
     <w:rsid w:val="00FE10E8"/>
     <w:rsid w:val="00FE47BA"/>
     <w:rsid w:val="00FF4D39"/>
+    <w:rsid w:val="3F007698"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2E147936"/>
-  <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{1AA5174F-C90A-4DAC-B12B-59F0AFF86F1A}"/>
+  <w15:docId w15:val="{63F85232-E574-41F1-BD91-C547A19300FF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6159,104 +6168,104 @@
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="007C05A9"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6264,51 +6273,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6464,59 +6473,267 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100E2C6ADBB1BB65B42A4CB508F1B7F69FF" ma:contentTypeVersion="3" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="f5c3220652c7f90567bf412f34f51a83">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="05acf1ea-907c-4f87-815c-8a59dba8ff7d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1cd2796e2cab4206f19c9a547d6a7fb0" ns2:_="">
+    <xsd:import namespace="05acf1ea-907c-4f87-815c-8a59dba8ff7d"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="05acf1ea-907c-4f87-815c-8a59dba8ff7d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип контента"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1249144-CE7C-4E7B-A6FA-4C7B0FCAB4D8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91D30FDE-C343-4C26-82F9-36D09F3F34FC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FCD12ECA-9901-4C91-853C-EB7725604519}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="05acf1ea-907c-4f87-815c-8a59dba8ff7d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>640</Words>
   <Characters>3650</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4282</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Виктория Махно</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100E2C6ADBB1BB65B42A4CB508F1B7F69FF</vt:lpwstr>
+  </property>
+</Properties>
+</file>