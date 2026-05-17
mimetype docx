--- v0 (2025-10-25)
+++ v1 (2026-05-17)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="39C49A16" w14:textId="6E02BAB6" w:rsidR="00B35710" w:rsidRPr="00AE6567" w:rsidRDefault="00A53FDE" w:rsidP="00A53FDE">
+    <w:p w14:paraId="39C49A16" w14:textId="3138ADC2" w:rsidR="00B35710" w:rsidRPr="00AE6567" w:rsidRDefault="00A53FDE" w:rsidP="00A53FDE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Задачи по ФМП и ВМ</w:t>
       </w:r>
       <w:r w:rsidR="00184DEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="008635F6">
+      <w:r w:rsidR="001F647E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="560"/>
         <w:gridCol w:w="3943"/>
         <w:gridCol w:w="1135"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1277"/>
         <w:gridCol w:w="1274"/>
         <w:gridCol w:w="1277"/>
         <w:gridCol w:w="1277"/>
         <w:gridCol w:w="1663"/>
       </w:tblGrid>
       <w:tr w:rsidR="00260B93" w:rsidRPr="00E012FA" w14:paraId="0CA542EE" w14:textId="77777777" w:rsidTr="008635F6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="177" w:type="pct"/>
@@ -505,4724 +505,4712 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="679DE689" w14:textId="2CFFDDDF" w:rsidR="00260B93" w:rsidRPr="00E012FA" w:rsidRDefault="00260B93" w:rsidP="003F22E8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>У и Б</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008635F6" w:rsidRPr="00E012FA" w14:paraId="28713397" w14:textId="77777777" w:rsidTr="008635F6">
+      <w:tr w:rsidR="00D97552" w:rsidRPr="00E012FA" w14:paraId="28713397" w14:textId="77777777" w:rsidTr="008635F6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="177" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w14:paraId="72E5002B" w14:textId="77777777" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="72E5002B" w14:textId="77777777" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w14:paraId="41808A0C" w14:textId="26F3DE57" w:rsidR="008635F6" w:rsidRPr="004739E6" w:rsidRDefault="008635F6" w:rsidP="008635F6">
-[...14 lines deleted...]
-              <w:t>Гусаков</w:t>
+          <w:p w14:paraId="41808A0C" w14:textId="7CE13AC3" w:rsidR="00D97552" w:rsidRPr="004739E6" w:rsidRDefault="00D97552" w:rsidP="00D97552">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Бойченко</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="190951D6" w14:textId="670DB4A8" w:rsidR="008635F6" w:rsidRPr="00FE103D" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="190951D6" w14:textId="670DB4A8" w:rsidR="00D97552" w:rsidRPr="00FE103D" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00FE103D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5.70</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00FE103D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> а </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="159537B1" w14:textId="77777777" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="159537B1" w14:textId="77777777" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>У6.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="314" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18863694" w14:textId="23E95181" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="18863694" w14:textId="23E95181" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5.80</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> а</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FE884DC" w14:textId="77777777" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="6FE884DC" w14:textId="77777777" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Ш№5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54D7CF64" w14:textId="148EB90D" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="54D7CF64" w14:textId="148EB90D" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Б6.104 а </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="463DD57F" w14:textId="50F3F804" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="463DD57F" w14:textId="50F3F804" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Б9.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D34406D" w14:textId="0F0C8B7F" w:rsidR="008635F6" w:rsidRPr="003F22E8" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="4D34406D" w14:textId="0F0C8B7F" w:rsidR="00D97552" w:rsidRPr="003F22E8" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="689886E3" w14:textId="21226741" w:rsidR="008635F6" w:rsidRPr="003F22E8" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="689886E3" w14:textId="21226741" w:rsidR="00D97552" w:rsidRPr="003F22E8" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Б5.119а</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E7BA4E1" w14:textId="0394C61D" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="3E7BA4E1" w14:textId="0394C61D" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Б</w:t>
             </w:r>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">5.120 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>а</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008635F6" w:rsidRPr="00E012FA" w14:paraId="1D537447" w14:textId="77777777" w:rsidTr="008635F6">
+      <w:tr w:rsidR="00D97552" w:rsidRPr="00E012FA" w14:paraId="1D537447" w14:textId="77777777" w:rsidTr="008635F6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="177" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w14:paraId="19D4F842" w14:textId="77777777" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="19D4F842" w14:textId="77777777" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w14:paraId="64DC2994" w14:textId="74A5761C" w:rsidR="008635F6" w:rsidRPr="004739E6" w:rsidRDefault="008635F6" w:rsidP="008635F6">
-[...14 lines deleted...]
-              <w:t>Молчан</w:t>
+          <w:p w14:paraId="64DC2994" w14:textId="6798584D" w:rsidR="00D97552" w:rsidRPr="004739E6" w:rsidRDefault="00D97552" w:rsidP="00D97552">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Попсуйко</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57792D68" w14:textId="7FBAC606" w:rsidR="008635F6" w:rsidRPr="00FE103D" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="57792D68" w14:textId="7FBAC606" w:rsidR="00D97552" w:rsidRPr="00FE103D" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE103D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">5.70 б </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5ECFDA87" w14:textId="3A5832EA" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="5ECFDA87" w14:textId="3A5832EA" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>У6.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="314" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66FF4E86" w14:textId="1CCA0FAA" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="66FF4E86" w14:textId="1CCA0FAA" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5.80</w:t>
             </w:r>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B745094" w14:textId="77777777" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="6B745094" w14:textId="77777777" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ш№10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="782D08CF" w14:textId="103701C5" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="782D08CF" w14:textId="103701C5" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Б6.104 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>б</w:t>
             </w:r>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68443F2A" w14:textId="78D6B09C" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="68443F2A" w14:textId="78D6B09C" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Б9.39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D3822C6" w14:textId="6F505177" w:rsidR="008635F6" w:rsidRPr="003F22E8" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="1D3822C6" w14:textId="6F505177" w:rsidR="00D97552" w:rsidRPr="003F22E8" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D9ACAB8" w14:textId="3EF15F3F" w:rsidR="008635F6" w:rsidRPr="003F22E8" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="0D9ACAB8" w14:textId="3EF15F3F" w:rsidR="00D97552" w:rsidRPr="003F22E8" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Б5.119б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="065F9E95" w14:textId="4AC7EE1A" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="065F9E95" w14:textId="4AC7EE1A" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Б</w:t>
             </w:r>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">5.120 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>б</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008635F6" w:rsidRPr="00E012FA" w14:paraId="400643F9" w14:textId="77777777" w:rsidTr="008635F6">
+      <w:tr w:rsidR="00D97552" w:rsidRPr="00E012FA" w14:paraId="400643F9" w14:textId="77777777" w:rsidTr="00D97552">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="177" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="25A07979" w14:textId="77777777" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+            <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="25A07979" w14:textId="77777777" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
-[...32 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E982A7E" w14:textId="2E100A6B" w:rsidR="00D97552" w:rsidRPr="004739E6" w:rsidRDefault="00D97552" w:rsidP="00D97552">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Белецкий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="359" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56B859AC" w14:textId="3F82052F" w:rsidR="00D97552" w:rsidRPr="00FE103D" w:rsidRDefault="00D97552" w:rsidP="00D97552">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE103D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.70 в </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="269" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79550714" w14:textId="7FB04CB5" w:rsidR="00D97552" w:rsidRPr="002C0B3C" w:rsidRDefault="00D97552" w:rsidP="00D97552">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E012FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>У6.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="314" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DFD842C" w14:textId="1AF09442" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5.80</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E012FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>в</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="359" w:type="pct"/>
-[...115 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="493" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11C47A35" w14:textId="77777777" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="11C47A35" w14:textId="77777777" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ш№16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11C88073" w14:textId="694C1B6E" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="11C88073" w14:textId="694C1B6E" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Б6.104 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>в</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3990FE26" w14:textId="105CB8EC" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="3990FE26" w14:textId="105CB8EC" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Б9.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A72C8CE" w14:textId="77522342" w:rsidR="008635F6" w:rsidRPr="003F22E8" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="0A72C8CE" w14:textId="77522342" w:rsidR="00D97552" w:rsidRPr="003F22E8" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="708E47DF" w14:textId="58FCBF18" w:rsidR="008635F6" w:rsidRPr="003F22E8" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="708E47DF" w14:textId="58FCBF18" w:rsidR="00D97552" w:rsidRPr="003F22E8" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>У7.80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D682954" w14:textId="71C3D13B" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="1D682954" w14:textId="71C3D13B" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Б</w:t>
             </w:r>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">5.120 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>в</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008635F6" w:rsidRPr="00E012FA" w14:paraId="45DF88E6" w14:textId="77777777" w:rsidTr="008635F6">
+      <w:tr w:rsidR="00D97552" w:rsidRPr="00E012FA" w14:paraId="45DF88E6" w14:textId="77777777" w:rsidTr="00D97552">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="177" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4B6A73BC" w14:textId="77777777" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+            <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B6A73BC" w14:textId="77777777" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="40C820AD" w14:textId="3184CC6E" w:rsidR="00D97552" w:rsidRPr="004739E6" w:rsidRDefault="00D97552" w:rsidP="00D97552">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ребров </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="359" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29D44F56" w14:textId="1901FD1D" w:rsidR="00D97552" w:rsidRPr="00FE103D" w:rsidRDefault="00D97552" w:rsidP="00D97552">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE103D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5.70 г</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="269" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50F46D62" w14:textId="3A72BDEF" w:rsidR="00D97552" w:rsidRPr="002C0B3C" w:rsidRDefault="00D97552" w:rsidP="00D97552">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E012FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E012FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="314" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C152BF5" w14:textId="7CAEA544" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5.80</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E012FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...115 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>д</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63442A4C" w14:textId="77777777" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="63442A4C" w14:textId="77777777" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ПР-104№1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="632EE45A" w14:textId="59DBFFD3" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="632EE45A" w14:textId="59DBFFD3" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Б6.108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49178CB6" w14:textId="502EF4D3" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="49178CB6" w14:textId="502EF4D3" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Б9.4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="277DF98F" w14:textId="251FA3DF" w:rsidR="008635F6" w:rsidRPr="003F22E8" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="277DF98F" w14:textId="251FA3DF" w:rsidR="00D97552" w:rsidRPr="003F22E8" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26DBBBD1" w14:textId="733BF360" w:rsidR="008635F6" w:rsidRPr="003F22E8" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="26DBBBD1" w14:textId="733BF360" w:rsidR="00D97552" w:rsidRPr="003F22E8" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>У7.81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56C104BC" w14:textId="7BC86C5C" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="56C104BC" w14:textId="7BC86C5C" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Б</w:t>
             </w:r>
             <w:r w:rsidRPr="00C416DF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">5.120 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>з</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008635F6" w:rsidRPr="00E012FA" w14:paraId="0C0CB6EA" w14:textId="77777777" w:rsidTr="008635F6">
+      <w:tr w:rsidR="00D97552" w:rsidRPr="00E012FA" w14:paraId="0C0CB6EA" w14:textId="77777777" w:rsidTr="00D97552">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="177" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2B93A8E9" w14:textId="77777777" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+            <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B93A8E9" w14:textId="77777777" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="347C7577" w14:textId="725B4ECA" w:rsidR="00D97552" w:rsidRPr="00376F81" w:rsidRDefault="00D97552" w:rsidP="00D97552">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Триллер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="359" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2388AE3B" w14:textId="37C8B640" w:rsidR="00D97552" w:rsidRPr="00FE103D" w:rsidRDefault="00D97552" w:rsidP="00D97552">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE103D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5.70 д</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="269" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D90D5F7" w14:textId="77777777" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E012FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E012FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>6.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="314" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="486D37FA" w14:textId="53D7B12A" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5.80</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E012FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...105 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>е</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21094418" w14:textId="77777777" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="21094418" w14:textId="77777777" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ПР-104№2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AAC2C9F" w14:textId="2F15AA90" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="7AAC2C9F" w14:textId="2F15AA90" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Б6.109</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B861120" w14:textId="4847DAA4" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="7B861120" w14:textId="4847DAA4" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Б9.56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="614BF29B" w14:textId="49DE7675" w:rsidR="008635F6" w:rsidRPr="003F22E8" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="614BF29B" w14:textId="49DE7675" w:rsidR="00D97552" w:rsidRPr="003F22E8" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39A7196C" w14:textId="5DF4AD26" w:rsidR="008635F6" w:rsidRPr="003F22E8" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="39A7196C" w14:textId="5DF4AD26" w:rsidR="00D97552" w:rsidRPr="003F22E8" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>У7.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="5A871A67" w14:textId="06613796" w:rsidR="008635F6" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="5A871A67" w14:textId="06613796" w:rsidR="00D97552" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Б</w:t>
             </w:r>
             <w:r w:rsidRPr="00C416DF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">5.120 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>д</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008635F6" w:rsidRPr="00E012FA" w14:paraId="40B74E4F" w14:textId="77777777" w:rsidTr="008635F6">
+      <w:tr w:rsidR="00D97552" w:rsidRPr="00E012FA" w14:paraId="40B74E4F" w14:textId="77777777" w:rsidTr="00D97552">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="177" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5ED1EC26" w14:textId="77777777" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          </w:tcPr>
+          <w:p w14:paraId="5ED1EC26" w14:textId="77777777" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6719CAC5" w14:textId="723406EF" w:rsidR="00D97552" w:rsidRPr="00376F81" w:rsidRDefault="00D97552" w:rsidP="00D97552">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Калабуха</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34D44821" w14:textId="2A049349" w:rsidR="008635F6" w:rsidRPr="00FE103D" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="34D44821" w14:textId="2A049349" w:rsidR="00D97552" w:rsidRPr="00FE103D" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE103D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5.70 е</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EDFF22E" w14:textId="29BDC6DE" w:rsidR="008635F6" w:rsidRPr="00CF03EA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="4EDFF22E" w14:textId="29BDC6DE" w:rsidR="00D97552" w:rsidRPr="00CF03EA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Б6.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="314" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="005AA089" w14:textId="680BABF4" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="005AA089" w14:textId="680BABF4" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5.80</w:t>
             </w:r>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ж</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FCD68BC" w14:textId="77777777" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="2FCD68BC" w14:textId="77777777" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ПР-105№1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="312481C1" w14:textId="3750CADD" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="312481C1" w14:textId="3750CADD" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Б6.101</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7637BA47" w14:textId="7FC3E2C4" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="7637BA47" w14:textId="7FC3E2C4" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Б9.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52F2370B" w14:textId="7673352D" w:rsidR="008635F6" w:rsidRPr="003F22E8" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="52F2370B" w14:textId="7673352D" w:rsidR="00D97552" w:rsidRPr="003F22E8" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31368793" w14:textId="0EA36DA3" w:rsidR="008635F6" w:rsidRPr="003F22E8" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="31368793" w14:textId="0EA36DA3" w:rsidR="00D97552" w:rsidRPr="003F22E8" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>У7.86а</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="13FBDF6F" w14:textId="429223F7" w:rsidR="008635F6" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="13FBDF6F" w14:textId="429223F7" w:rsidR="00D97552" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Б</w:t>
             </w:r>
             <w:r w:rsidRPr="00C416DF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">5.120 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>е</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008635F6" w:rsidRPr="00E012FA" w14:paraId="11AA0175" w14:textId="77777777" w:rsidTr="008635F6">
+      <w:tr w:rsidR="00D97552" w:rsidRPr="00E012FA" w14:paraId="11AA0175" w14:textId="77777777" w:rsidTr="00D97552">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="177" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="53441440" w14:textId="77777777" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          </w:tcPr>
+          <w:p w14:paraId="53441440" w14:textId="77777777" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="77D41AC0" w14:textId="772072B6" w:rsidR="008635F6" w:rsidRPr="00376F81" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          </w:tcPr>
+          <w:p w14:paraId="77D41AC0" w14:textId="772072B6" w:rsidR="00D97552" w:rsidRPr="00376F81" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Терентьев</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="565D4337" w14:textId="312FCAE9" w:rsidR="008635F6" w:rsidRPr="00FE103D" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="565D4337" w14:textId="312FCAE9" w:rsidR="00D97552" w:rsidRPr="00FE103D" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE103D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5.70 ж</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52E88167" w14:textId="5E462F88" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="52E88167" w14:textId="5E462F88" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Б6.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="314" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB91FE3" w14:textId="36CC531F" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="3CB91FE3" w14:textId="36CC531F" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5.80</w:t>
             </w:r>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>з</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25092EA5" w14:textId="77777777" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="25092EA5" w14:textId="77777777" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ПР-104№3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="721DF7DB" w14:textId="5B652844" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="721DF7DB" w14:textId="5B652844" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Б6.110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C4F27FC" w14:textId="456D8AC0" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="6C4F27FC" w14:textId="456D8AC0" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>У10.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33BDE9A8" w14:textId="3CCBF4E9" w:rsidR="008635F6" w:rsidRPr="003F22E8" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="33BDE9A8" w14:textId="3CCBF4E9" w:rsidR="00D97552" w:rsidRPr="003F22E8" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17B9964B" w14:textId="2EB1D018" w:rsidR="008635F6" w:rsidRPr="003F22E8" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="17B9964B" w14:textId="2EB1D018" w:rsidR="00D97552" w:rsidRPr="003F22E8" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>У7.86б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="45C780EE" w14:textId="2E61B863" w:rsidR="008635F6" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="45C780EE" w14:textId="2E61B863" w:rsidR="00D97552" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Б</w:t>
             </w:r>
             <w:r w:rsidRPr="00C416DF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">5.120 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ж</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008635F6" w:rsidRPr="00E012FA" w14:paraId="6DC0C77F" w14:textId="77777777" w:rsidTr="008635F6">
+      <w:tr w:rsidR="00D97552" w:rsidRPr="00E012FA" w14:paraId="6DC0C77F" w14:textId="77777777" w:rsidTr="008635F6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="177" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4206948F" w14:textId="77777777" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="4206948F" w14:textId="77777777" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3EF1C1D7" w14:textId="2B7DD293" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
-[...14 lines deleted...]
-              <w:t>Марков</w:t>
+          <w:p w14:paraId="3EF1C1D7" w14:textId="4EEC0038" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF4535">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Резерв 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BFE9167" w14:textId="258C0E9E" w:rsidR="008635F6" w:rsidRPr="00FE103D" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="2BFE9167" w14:textId="258C0E9E" w:rsidR="00D97552" w:rsidRPr="00FE103D" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE103D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5.71а</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="601CD48A" w14:textId="69FFA11C" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="601CD48A" w14:textId="69FFA11C" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>У6.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="314" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D128DD8" w14:textId="222B27FA" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="4D128DD8" w14:textId="222B27FA" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5.78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BD87DE5" w14:textId="77777777" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="5BD87DE5" w14:textId="77777777" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ПР-105№2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48F64F2D" w14:textId="13DDBCE0" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="48F64F2D" w14:textId="13DDBCE0" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Б6.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B629FA6" w14:textId="55B3A3EB" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="1B629FA6" w14:textId="55B3A3EB" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>У10.90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31935489" w14:textId="777F6855" w:rsidR="008635F6" w:rsidRPr="003F22E8" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="31935489" w14:textId="777F6855" w:rsidR="00D97552" w:rsidRPr="003F22E8" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C1ECC34" w14:textId="7689064D" w:rsidR="008635F6" w:rsidRPr="003F22E8" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="7C1ECC34" w14:textId="7689064D" w:rsidR="00D97552" w:rsidRPr="003F22E8" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>У7.86в</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="448CEF2F" w14:textId="59826E25" w:rsidR="008635F6" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="448CEF2F" w14:textId="59826E25" w:rsidR="00D97552" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>У7.38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008635F6" w:rsidRPr="00E012FA" w14:paraId="76EED11C" w14:textId="77777777" w:rsidTr="008635F6">
+      <w:tr w:rsidR="00D97552" w:rsidRPr="00E012FA" w14:paraId="76EED11C" w14:textId="77777777" w:rsidTr="008635F6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="177" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="17B242C8" w14:textId="77777777" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="17B242C8" w14:textId="77777777" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0FF0FC46" w14:textId="29AC1692" w:rsidR="008635F6" w:rsidRPr="00376F81" w:rsidRDefault="008635F6" w:rsidP="008635F6">
-[...14 lines deleted...]
-              <w:t>Савицкий</w:t>
+          <w:p w14:paraId="0FF0FC46" w14:textId="531B7ACB" w:rsidR="00D97552" w:rsidRPr="00376F81" w:rsidRDefault="00D97552" w:rsidP="00D97552">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF4535">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Резерв </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46848D16" w14:textId="3391A698" w:rsidR="008635F6" w:rsidRPr="00FE103D" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="46848D16" w14:textId="3391A698" w:rsidR="00D97552" w:rsidRPr="00FE103D" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE103D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5.72а</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66256B44" w14:textId="77777777" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="66256B44" w14:textId="77777777" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Б</w:t>
             </w:r>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="314" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44910D95" w14:textId="55112F97" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="44910D95" w14:textId="55112F97" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5.80</w:t>
             </w:r>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>к</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BC2ECF7" w14:textId="77777777" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="0BC2ECF7" w14:textId="77777777" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ПР-105№3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D8A6CD3" w14:textId="2A210B71" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="6D8A6CD3" w14:textId="2A210B71" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Б6.100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50097F6B" w14:textId="01A0257E" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="50097F6B" w14:textId="01A0257E" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Б9.48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="176A14D9" w14:textId="6DD26EFA" w:rsidR="008635F6" w:rsidRPr="003F22E8" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="176A14D9" w14:textId="6DD26EFA" w:rsidR="00D97552" w:rsidRPr="003F22E8" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="5BAE8EAA" w14:textId="01C3B329" w:rsidR="008635F6" w:rsidRPr="003F22E8" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="5BAE8EAA" w14:textId="01C3B329" w:rsidR="00D97552" w:rsidRPr="003F22E8" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>У7.86г</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="52A3F4AF" w14:textId="2FB38432" w:rsidR="008635F6" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="52A3F4AF" w14:textId="2FB38432" w:rsidR="00D97552" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Б</w:t>
             </w:r>
             <w:r w:rsidRPr="00C416DF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">5.120 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>и</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008635F6" w:rsidRPr="00E012FA" w14:paraId="3A471992" w14:textId="77777777" w:rsidTr="008635F6">
+      <w:tr w:rsidR="00D97552" w:rsidRPr="00E012FA" w14:paraId="3A471992" w14:textId="77777777" w:rsidTr="008635F6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="177" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="000F0447" w14:textId="77777777" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="000F0447" w14:textId="77777777" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="551ACC2B" w14:textId="6EAE241B" w:rsidR="008635F6" w:rsidRPr="00376F81" w:rsidRDefault="008635F6" w:rsidP="008635F6">
-[...14 lines deleted...]
-              <w:t>Филатов</w:t>
+          <w:p w14:paraId="551ACC2B" w14:textId="77C0B003" w:rsidR="00D97552" w:rsidRPr="00376F81" w:rsidRDefault="00D97552" w:rsidP="00D97552">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF4535">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Резерв </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0722E8C7" w14:textId="5986D5E9" w:rsidR="008635F6" w:rsidRPr="00FE103D" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="0722E8C7" w14:textId="5986D5E9" w:rsidR="00D97552" w:rsidRPr="00FE103D" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE103D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5.72б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6148D58F" w14:textId="361606A0" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="6148D58F" w14:textId="361606A0" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Б</w:t>
             </w:r>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="314" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4235C2CA" w14:textId="4A4E69AF" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="4235C2CA" w14:textId="4A4E69AF" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5.80</w:t>
             </w:r>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>и</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="237E922E" w14:textId="16C12E1E" w:rsidR="008635F6" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="237E922E" w14:textId="16C12E1E" w:rsidR="00D97552" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ш№18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EA6F34F" w14:textId="0901E2A8" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="5EA6F34F" w14:textId="0901E2A8" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Б6.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49BABD89" w14:textId="69C3097B" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="49BABD89" w14:textId="69C3097B" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>У10.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C060DE8" w14:textId="3CF84E74" w:rsidR="008635F6" w:rsidRPr="003F22E8" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="1C060DE8" w14:textId="3CF84E74" w:rsidR="00D97552" w:rsidRPr="003F22E8" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="2F504EA8" w14:textId="45200767" w:rsidR="008635F6" w:rsidRPr="003F22E8" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="2F504EA8" w14:textId="45200767" w:rsidR="00D97552" w:rsidRPr="003F22E8" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Б5.119в</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="36E6408C" w14:textId="57F836FE" w:rsidR="008635F6" w:rsidRPr="00C416DF" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="36E6408C" w14:textId="57F836FE" w:rsidR="00D97552" w:rsidRPr="00C416DF" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Б</w:t>
             </w:r>
             <w:r w:rsidRPr="00C416DF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">5.120 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>к</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008635F6" w:rsidRPr="00E012FA" w14:paraId="3572C7CA" w14:textId="77777777" w:rsidTr="008635F6">
+      <w:tr w:rsidR="00D97552" w:rsidRPr="00E012FA" w14:paraId="3572C7CA" w14:textId="77777777" w:rsidTr="00D97552">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="177" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="595723C8" w14:textId="77777777" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          </w:tcPr>
+          <w:p w14:paraId="595723C8" w14:textId="77777777" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
-[...16 lines deleted...]
-              <w:t>Лаврик</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="1FA36C1D" w14:textId="04E575D4" w:rsidR="00D97552" w:rsidRPr="00376F81" w:rsidRDefault="00D97552" w:rsidP="00D97552">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF4535">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Резерв </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C101F53" w14:textId="018EB02B" w:rsidR="008635F6" w:rsidRPr="00FE103D" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="6C101F53" w14:textId="018EB02B" w:rsidR="00D97552" w:rsidRPr="00FE103D" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE103D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5.69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="418E9D2D" w14:textId="79E1F89C" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="418E9D2D" w14:textId="79E1F89C" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>У6.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="314" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1730A217" w14:textId="6AA2F758" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="1730A217" w14:textId="6AA2F758" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FC6FE8F" w14:textId="591F2DDC" w:rsidR="008635F6" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="3FC6FE8F" w14:textId="591F2DDC" w:rsidR="00D97552" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ш№20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D3F3498" w14:textId="4E58E503" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="7D3F3498" w14:textId="4E58E503" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Б6.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50208240" w14:textId="5875EEE7" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="50208240" w14:textId="5875EEE7" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>У10.89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A31A3F9" w14:textId="1CE685B2" w:rsidR="008635F6" w:rsidRPr="003F22E8" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="0A31A3F9" w14:textId="1CE685B2" w:rsidR="00D97552" w:rsidRPr="003F22E8" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D6C4F51" w14:textId="259EAA89" w:rsidR="008635F6" w:rsidRPr="003F22E8" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="2D6C4F51" w14:textId="259EAA89" w:rsidR="00D97552" w:rsidRPr="003F22E8" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>У7.</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>86е</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2F2B9152" w14:textId="79C273DF" w:rsidR="008635F6" w:rsidRPr="00C416DF" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="2F2B9152" w14:textId="79C273DF" w:rsidR="00D97552" w:rsidRPr="00C416DF" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Б</w:t>
             </w:r>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">5.120 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>г</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008635F6" w:rsidRPr="00E012FA" w14:paraId="1A1A3859" w14:textId="77777777" w:rsidTr="008635F6">
+      <w:tr w:rsidR="00D97552" w:rsidRPr="00E012FA" w14:paraId="1A1A3859" w14:textId="77777777" w:rsidTr="00D97552">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="177" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5E892B5E" w14:textId="77777777" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          </w:tcPr>
+          <w:p w14:paraId="5E892B5E" w14:textId="77777777" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
-[...16 lines deleted...]
-              <w:t>Целищева</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="0F289FD1" w14:textId="1FC93B21" w:rsidR="00D97552" w:rsidRDefault="00D97552" w:rsidP="00D97552">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF4535">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Резерв </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09AA71C5" w14:textId="579AA7A7" w:rsidR="008635F6" w:rsidRPr="00430A2D" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="09AA71C5" w14:textId="579AA7A7" w:rsidR="00D97552" w:rsidRPr="00430A2D" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:strike/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5.80</w:t>
             </w:r>
             <w:r w:rsidRPr="00FE103D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> в</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6ADB5B9F" w14:textId="64A6124C" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="6ADB5B9F" w14:textId="64A6124C" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Б</w:t>
             </w:r>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="314" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C56C06B" w14:textId="76BE4AD9" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="7C56C06B" w14:textId="76BE4AD9" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Б5.82а</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2720CB2C" w14:textId="04674F6D" w:rsidR="008635F6" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="2720CB2C" w14:textId="04674F6D" w:rsidR="00D97552" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ш№22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11B2EB1B" w14:textId="1A0B6884" w:rsidR="008635F6" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="11B2EB1B" w14:textId="1A0B6884" w:rsidR="00D97552" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>У6.80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="301F2C07" w14:textId="39E621E3" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="301F2C07" w14:textId="39E621E3" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>У10.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36E8E89A" w14:textId="52A3B110" w:rsidR="008635F6" w:rsidRPr="003F22E8" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="36E8E89A" w14:textId="52A3B110" w:rsidR="00D97552" w:rsidRPr="003F22E8" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="2030308B" w14:textId="0EBA0815" w:rsidR="008635F6" w:rsidRPr="003F22E8" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="2030308B" w14:textId="0EBA0815" w:rsidR="00D97552" w:rsidRPr="003F22E8" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>У7.86д</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="73C2FABE" w14:textId="33E437FC" w:rsidR="008635F6" w:rsidRPr="00C416DF" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="73C2FABE" w14:textId="33E437FC" w:rsidR="00D97552" w:rsidRPr="00C416DF" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>У7.60</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008635F6" w:rsidRPr="00E012FA" w14:paraId="2C6A38CF" w14:textId="77777777" w:rsidTr="008635F6">
+      <w:tr w:rsidR="00D97552" w:rsidRPr="00E012FA" w14:paraId="2C6A38CF" w14:textId="77777777" w:rsidTr="008635F6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="177" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="09EFC575" w14:textId="77777777" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="09EFC575" w14:textId="77777777" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0A562F9E" w14:textId="4AEB84BC" w:rsidR="008635F6" w:rsidRDefault="008635F6" w:rsidP="008635F6">
-[...14 lines deleted...]
-              <w:t>Резерв 1</w:t>
+          <w:p w14:paraId="0A562F9E" w14:textId="1926AFD2" w:rsidR="00D97552" w:rsidRDefault="00D97552" w:rsidP="00D97552">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Резерв 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40A7F394" w14:textId="77777777" w:rsidR="008635F6" w:rsidRPr="00430A2D" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="40A7F394" w14:textId="77777777" w:rsidR="00D97552" w:rsidRPr="00430A2D" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:strike/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06384145" w14:textId="0608F95A" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="06384145" w14:textId="0608F95A" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>У6.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="314" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="372CB900" w14:textId="26D1A7E3" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="372CB900" w14:textId="26D1A7E3" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Б5.82б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49C21309" w14:textId="6E28A4AB" w:rsidR="008635F6" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="49C21309" w14:textId="6E28A4AB" w:rsidR="00D97552" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ш№24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40DC4D09" w14:textId="188F4625" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="40DC4D09" w14:textId="188F4625" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>У6.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35611889" w14:textId="4CAED5C2" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="35611889" w14:textId="4CAED5C2" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>У10.8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68F7188F" w14:textId="6CCCA3E0" w:rsidR="008635F6" w:rsidRPr="003F22E8" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="68F7188F" w14:textId="6CCCA3E0" w:rsidR="00D97552" w:rsidRPr="003F22E8" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="6A760927" w14:textId="43C7C652" w:rsidR="008635F6" w:rsidRPr="003F22E8" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="6A760927" w14:textId="43C7C652" w:rsidR="00D97552" w:rsidRPr="003F22E8" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>У7.86ж</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4D4A09E3" w14:textId="56963603" w:rsidR="008635F6" w:rsidRPr="00C416DF" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="4D4A09E3" w14:textId="56963603" w:rsidR="00D97552" w:rsidRPr="00C416DF" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>У7.39</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008635F6" w:rsidRPr="00E012FA" w14:paraId="7DA341C3" w14:textId="77777777" w:rsidTr="008635F6">
+      <w:tr w:rsidR="00D97552" w:rsidRPr="00E012FA" w14:paraId="7DA341C3" w14:textId="77777777" w:rsidTr="008635F6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="177" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="63658868" w14:textId="77777777" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="63658868" w14:textId="77777777" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2C03558F" w14:textId="3D3679AA" w:rsidR="008635F6" w:rsidRDefault="008635F6" w:rsidP="008635F6">
-[...14 lines deleted...]
-              <w:t>Резерв 2</w:t>
+          <w:p w14:paraId="2C03558F" w14:textId="6891B238" w:rsidR="00D97552" w:rsidRDefault="00D97552" w:rsidP="00D97552">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Резерв 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24FEA157" w14:textId="77777777" w:rsidR="008635F6" w:rsidRPr="00430A2D" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="24FEA157" w14:textId="77777777" w:rsidR="00D97552" w:rsidRPr="00430A2D" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:strike/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5780567A" w14:textId="0ED4B1ED" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="5780567A" w14:textId="0ED4B1ED" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Б6.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="314" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71827849" w14:textId="0197B00B" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="71827849" w14:textId="0197B00B" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Б5.82в</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="354D6CED" w14:textId="0D2099E0" w:rsidR="008635F6" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="354D6CED" w14:textId="0D2099E0" w:rsidR="00D97552" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ш№26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C55A59C" w14:textId="0141F1D7" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="0C55A59C" w14:textId="0141F1D7" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E012FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>У6.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="765882DB" w14:textId="09625CF2" w:rsidR="008635F6" w:rsidRPr="00E012FA" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="765882DB" w14:textId="09625CF2" w:rsidR="00D97552" w:rsidRPr="00E012FA" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CA105B1" w14:textId="77777777" w:rsidR="008635F6" w:rsidRPr="003F22E8" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="3CA105B1" w14:textId="77777777" w:rsidR="00D97552" w:rsidRPr="003F22E8" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="08643424" w14:textId="0BBF497C" w:rsidR="008635F6" w:rsidRPr="003F22E8" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="08643424" w14:textId="0BBF497C" w:rsidR="00D97552" w:rsidRPr="003F22E8" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>У7.86з</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="0730FE95" w14:textId="16264E4A" w:rsidR="008635F6" w:rsidRPr="00C416DF" w:rsidRDefault="008635F6" w:rsidP="008635F6">
+          <w:p w14:paraId="0730FE95" w14:textId="16264E4A" w:rsidR="00D97552" w:rsidRPr="00C416DF" w:rsidRDefault="00D97552" w:rsidP="00D97552">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="42D922D2" w14:textId="77777777" w:rsidR="00B35710" w:rsidRDefault="00B35710" w:rsidP="00184DEB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F19B1AD" w14:textId="77777777" w:rsidR="00184DEB" w:rsidRDefault="00184DEB" w:rsidP="00184DEB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
@@ -5781,97 +5769,101 @@
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1340739125">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1369837903">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1761834282">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1204906711">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007A607F"/>
     <w:rsid w:val="000209B0"/>
     <w:rsid w:val="00052D9D"/>
+    <w:rsid w:val="000D57F9"/>
     <w:rsid w:val="001126F1"/>
+    <w:rsid w:val="00152142"/>
     <w:rsid w:val="00184DEB"/>
     <w:rsid w:val="001D7689"/>
+    <w:rsid w:val="001F647E"/>
     <w:rsid w:val="00260B93"/>
     <w:rsid w:val="00266CBB"/>
     <w:rsid w:val="002A7F6F"/>
     <w:rsid w:val="002C0B3C"/>
     <w:rsid w:val="002F4065"/>
     <w:rsid w:val="003232A4"/>
     <w:rsid w:val="00342A7F"/>
     <w:rsid w:val="003573DA"/>
     <w:rsid w:val="00376F81"/>
     <w:rsid w:val="003931B2"/>
     <w:rsid w:val="003F22E8"/>
     <w:rsid w:val="00430A2D"/>
     <w:rsid w:val="004739E6"/>
     <w:rsid w:val="004965EB"/>
     <w:rsid w:val="004A212F"/>
     <w:rsid w:val="005146A3"/>
     <w:rsid w:val="005733AF"/>
     <w:rsid w:val="005D2408"/>
     <w:rsid w:val="006D328D"/>
     <w:rsid w:val="00730EE6"/>
     <w:rsid w:val="007A607F"/>
     <w:rsid w:val="007D0F9B"/>
     <w:rsid w:val="00851754"/>
     <w:rsid w:val="008635F6"/>
     <w:rsid w:val="009749AC"/>
     <w:rsid w:val="00977F96"/>
     <w:rsid w:val="00A53FDE"/>
     <w:rsid w:val="00AE6567"/>
     <w:rsid w:val="00B35710"/>
     <w:rsid w:val="00CF03EA"/>
+    <w:rsid w:val="00D97552"/>
     <w:rsid w:val="00DB4869"/>
     <w:rsid w:val="00E012FA"/>
     <w:rsid w:val="00E92929"/>
     <w:rsid w:val="00E96237"/>
     <w:rsid w:val="00EA3062"/>
     <w:rsid w:val="00F17B3C"/>
     <w:rsid w:val="00F459A0"/>
     <w:rsid w:val="00F62E97"/>
     <w:rsid w:val="00FA38C9"/>
     <w:rsid w:val="00FE103D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
@@ -6648,69 +6640,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>175</Words>
-  <Characters>1004</Characters>
+  <Words>177</Words>
+  <Characters>1013</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Krokoz™</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1177</CharactersWithSpaces>
+  <CharactersWithSpaces>1188</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Владимир</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>