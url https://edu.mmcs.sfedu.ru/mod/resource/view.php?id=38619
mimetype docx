--- v0 (2025-11-01)
+++ v1 (2026-07-05)
@@ -813,188 +813,177 @@
     </w:p>
     <w:p w14:paraId="798B1DCE" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="001211B3" w:rsidRDefault="007C05A9" w:rsidP="007C05A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="131"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001211B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>стационарная/выездная</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69035049" w14:textId="3F1F3996" w:rsidR="007C05A9" w:rsidRPr="00202352" w:rsidRDefault="007C05A9" w:rsidP="007C05A9">
+    <w:p w14:paraId="69035049" w14:textId="5DD7B0CB" w:rsidR="007C05A9" w:rsidRPr="00202352" w:rsidRDefault="007C05A9" w:rsidP="007C05A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="131"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00202352">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Сроки прохождения практики</w:t>
       </w:r>
       <w:r w:rsidRPr="00825B87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00825B87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">с </w:t>
       </w:r>
-      <w:r w:rsidR="00977412">
+      <w:r w:rsidR="00DC3A94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>30</w:t>
+        <w:t>29</w:t>
       </w:r>
       <w:r w:rsidR="00825B87" w:rsidRPr="00825B87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.06.</w:t>
       </w:r>
-      <w:r w:rsidR="00D51105">
+      <w:r w:rsidR="00DC3A94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005B4A03">
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00825B87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00825B87">
+        <w:t xml:space="preserve"> по </w:t>
+      </w:r>
+      <w:r w:rsidR="005B4A03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> по </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005B4A03">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3A94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>27</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00825B87" w:rsidRPr="00825B87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.07.</w:t>
       </w:r>
-      <w:r w:rsidR="00D51105">
+      <w:r w:rsidR="00DC3A94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...10 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F2BE274" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="007C05A9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="119B3F21" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRDefault="007C05A9" w:rsidP="007C05A9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
@@ -1040,51 +1029,50 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9640" w:type="dxa"/>
         <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4962"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
       <w:tr w:rsidR="007C05A9" w:rsidRPr="00E715DD" w14:paraId="6B29039F" w14:textId="77777777" w:rsidTr="00945391">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02A6354D" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E715DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Руководитель практики</w:t>
             </w:r>
@@ -1233,51 +1221,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="28FAE6F2" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C7AA6E2" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E715DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Руководитель практики</w:t>
             </w:r>
@@ -2088,77 +2075,75 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2618"/>
         <w:gridCol w:w="3614"/>
         <w:gridCol w:w="3113"/>
       </w:tblGrid>
       <w:tr w:rsidR="007C05A9" w:rsidRPr="00E715DD" w14:paraId="6A7642B5" w14:textId="77777777" w:rsidTr="00945391">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30A57B95" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3614" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5782D95F" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E715DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -2170,123 +2155,120 @@
           </w:p>
           <w:p w14:paraId="51D9EDF9" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3113" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="308B48D8" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E715DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Ознакомлен</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C05A9" w:rsidRPr="00E715DD" w14:paraId="219465D8" w14:textId="77777777" w:rsidTr="00945391">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55EA1B74" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E715DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>по требованиям охраны труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3614" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="112C1B18" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6418150C" w14:textId="5C8E421A" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
@@ -2415,130 +2397,130 @@
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> руководителя практики от</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Университета,</w:t>
             </w:r>
             <w:r w:rsidRPr="00E715DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A95E619" w14:textId="58F86718" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00684A71">
+          <w:p w14:paraId="2A95E619" w14:textId="7FCE1F67" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00684A71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174C52">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>«</w:t>
             </w:r>
+            <w:r w:rsidR="00281130">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00174C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">» </w:t>
+            </w:r>
+            <w:r w:rsidR="00D945F6" w:rsidRPr="00174C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>июня</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00174C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DC3A94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
             <w:r w:rsidR="005B4A03">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>30</w:t>
-[...25 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">5 </w:t>
             </w:r>
             <w:r w:rsidRPr="00174C52">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>г</w:t>
             </w:r>
             <w:r w:rsidR="00684A71">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53A922F3" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
@@ -2556,51 +2538,50 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1AAEA443" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3113" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38E06BF7" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="149AC377" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
@@ -2674,139 +2655,138 @@
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>обучающегося)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CC67372" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1447CD1C" w14:textId="4639E66A" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="00684A71" w:rsidP="00945391">
+          <w:p w14:paraId="1447CD1C" w14:textId="6EB8C71C" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="00684A71" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174C52">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>«</w:t>
             </w:r>
+            <w:r w:rsidR="00281130">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00174C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">» июня </w:t>
+            </w:r>
+            <w:r w:rsidR="00DC3A94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
             <w:r w:rsidR="005B4A03">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>30</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">5 </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00174C52">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>г</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C05A9" w:rsidRPr="00E715DD" w14:paraId="709B21A4" w14:textId="77777777" w:rsidTr="00945391">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5513CB8F" w14:textId="75BE5A14" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00174C52">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E715DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -2815,259 +2795,251 @@
             </w:r>
             <w:r w:rsidR="00174C52">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>е</w:t>
             </w:r>
             <w:r w:rsidRPr="00E715DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> безопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3614" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="737520B6" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3113" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F74D84E" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C05A9" w:rsidRPr="00E715DD" w14:paraId="52554182" w14:textId="77777777" w:rsidTr="00945391">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A6693C8" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E715DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>по пожарной безопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3614" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C40153C" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3113" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="617B4D67" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C05A9" w:rsidRPr="00E715DD" w14:paraId="7C8F8AE3" w14:textId="77777777" w:rsidTr="00945391">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2BBEF0F1" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00E715DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>по правилами</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00E715DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> внутреннего трудового распорядка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3614" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="572E29C9" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3113" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2105F4DD" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00E715DD" w:rsidRDefault="007C05A9" w:rsidP="00945391">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="29D0270B" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="00A13CAE" w:rsidRDefault="007C05A9" w:rsidP="007C05A9">
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -3179,51 +3151,50 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1376"/>
         <w:gridCol w:w="7975"/>
       </w:tblGrid>
       <w:tr w:rsidR="007C05A9" w:rsidRPr="00E715DD" w14:paraId="22D07FB8" w14:textId="77777777" w:rsidTr="005B4A03">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="56D6E226" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRPr="007E00B7" w:rsidRDefault="007C05A9" w:rsidP="007E00B7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:strike/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E00B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Дата</w:t>
             </w:r>
@@ -3241,167 +3212,165 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E00B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Выполненные мероприятия в соответствии с заданием на практику</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C05A9" w:rsidRPr="00E715DD" w14:paraId="1F9ABC8D" w14:textId="77777777" w:rsidTr="005B4A03">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="33C07F0D" w14:textId="7C4BB837" w:rsidR="007C05A9" w:rsidRPr="007E00B7" w:rsidRDefault="005B4A03" w:rsidP="007E00B7">
+          <w:p w14:paraId="33C07F0D" w14:textId="2D5E0A03" w:rsidR="007C05A9" w:rsidRPr="007E00B7" w:rsidRDefault="00281130" w:rsidP="007E00B7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>30</w:t>
+              <w:t>29</w:t>
             </w:r>
             <w:r w:rsidR="00AD492E" w:rsidRPr="007E00B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.06.</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>2025</w:t>
+            <w:r w:rsidR="00DC3A94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AD6DAF4" w14:textId="41BF6B76" w:rsidR="007C05A9" w:rsidRPr="007E00B7" w:rsidRDefault="00AD492E" w:rsidP="007E00B7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E00B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вводный инструктаж</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C05A9" w:rsidRPr="00E715DD" w14:paraId="6DAFE2AD" w14:textId="77777777" w:rsidTr="005B4A03">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0E403515" w14:textId="1E8B61BD" w:rsidR="007C05A9" w:rsidRPr="007E00B7" w:rsidRDefault="005B4A03" w:rsidP="007E00B7">
+          <w:p w14:paraId="0E403515" w14:textId="03A595A4" w:rsidR="007C05A9" w:rsidRPr="007E00B7" w:rsidRDefault="005B4A03" w:rsidP="007E00B7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
             <w:r w:rsidR="00AD492E" w:rsidRPr="007E00B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.06.</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>2025</w:t>
+            <w:r w:rsidR="00DC3A94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2590D3DA" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRDefault="00AD492E" w:rsidP="007E00B7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E00B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -3419,218 +3388,248 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E00B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Решение задачи по дифференциальным уравнениям в среде Maple</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C05A9" w:rsidRPr="00AD492E" w14:paraId="0907CC44" w14:textId="77777777" w:rsidTr="005B4A03">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4EA1A8F7" w14:textId="77777777" w:rsidR="007C05A9" w:rsidRDefault="00AD492E" w:rsidP="007E00B7">
+          <w:p w14:paraId="4EA1A8F7" w14:textId="47772F23" w:rsidR="007C05A9" w:rsidRDefault="00AD492E" w:rsidP="007E00B7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E00B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.07.</w:t>
             </w:r>
+            <w:r w:rsidR="00DC3A94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
             <w:r w:rsidR="005B4A03">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2025-</w:t>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1952D564" w14:textId="412BBD47" w:rsidR="005B4A03" w:rsidRPr="007E00B7" w:rsidRDefault="005B4A03" w:rsidP="007E00B7">
+          <w:p w14:paraId="1952D564" w14:textId="4B6F108E" w:rsidR="005B4A03" w:rsidRPr="007E00B7" w:rsidRDefault="005B4A03" w:rsidP="007E00B7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>5.07.2025</w:t>
+              <w:t>5.07.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC3A94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19D12F14" w14:textId="2507F63F" w:rsidR="005B4A03" w:rsidRPr="005B4A03" w:rsidRDefault="005B4A03" w:rsidP="007E00B7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Выполнения заданий по электронному набору и верстки в системе </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>LaTex</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C05A9" w:rsidRPr="00AD492E" w14:paraId="1859C9F4" w14:textId="77777777" w:rsidTr="005B4A03">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="44104436" w14:textId="0C023FA9" w:rsidR="007C05A9" w:rsidRDefault="005B4A03" w:rsidP="007E00B7">
+          <w:p w14:paraId="44104436" w14:textId="2F6CDFC8" w:rsidR="007C05A9" w:rsidRDefault="005B4A03" w:rsidP="007E00B7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00AD492E" w:rsidRPr="007E00B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.07.</w:t>
             </w:r>
+            <w:r w:rsidR="00DC3A94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2025-</w:t>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B33F073" w14:textId="7EC50686" w:rsidR="005B4A03" w:rsidRPr="007E00B7" w:rsidRDefault="005B4A03" w:rsidP="007E00B7">
+          <w:p w14:paraId="0B33F073" w14:textId="5063188E" w:rsidR="005B4A03" w:rsidRPr="007E00B7" w:rsidRDefault="005B4A03" w:rsidP="007E00B7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>8.07.2025</w:t>
+              <w:t>8.07.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC3A94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46C2E71D" w14:textId="3E2914E8" w:rsidR="005B4A03" w:rsidRDefault="005B4A03" w:rsidP="005B4A03">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E00B7">
               <w:rPr>
@@ -3706,114 +3705,113 @@
             <w:r w:rsidRPr="007E00B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> и с помощью </w:t>
             </w:r>
             <w:r w:rsidRPr="007E00B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>SciPy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C05A9" w:rsidRPr="00AD492E" w14:paraId="5603053D" w14:textId="77777777" w:rsidTr="005B4A03">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="47A561EB" w14:textId="31C45E6D" w:rsidR="007C05A9" w:rsidRPr="007E00B7" w:rsidRDefault="00AD492E" w:rsidP="007E00B7">
+          <w:p w14:paraId="47A561EB" w14:textId="2DD9C319" w:rsidR="007C05A9" w:rsidRPr="007E00B7" w:rsidRDefault="00AD492E" w:rsidP="007E00B7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E00B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7.07.</w:t>
             </w:r>
+            <w:r w:rsidR="00DC3A94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E00B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
             <w:r w:rsidR="005B4A03">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2025</w:t>
+              <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="007E00B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>-1</w:t>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t>.07.</w:t>
             </w:r>
-            <w:r w:rsidR="005B4A03">
-[...5 lines deleted...]
-              <w:t>2025</w:t>
+            <w:r w:rsidR="00DC3A94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E3DA2CB" w14:textId="77777777" w:rsidR="005B4A03" w:rsidRDefault="005B4A03" w:rsidP="007E00B7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E00B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3891,458 +3889,453 @@
             <w:r w:rsidRPr="007E00B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ешение системы дифференциальных уравнений стандартными средствами </w:t>
             </w:r>
             <w:r w:rsidRPr="007E00B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Maple</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD492E" w:rsidRPr="00AD492E" w14:paraId="37A442D2" w14:textId="77777777" w:rsidTr="005B4A03">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7EEE5CB6" w14:textId="7FC7B027" w:rsidR="00AD492E" w:rsidRPr="007E00B7" w:rsidRDefault="00AD492E" w:rsidP="007E00B7">
+          <w:p w14:paraId="7EEE5CB6" w14:textId="28738583" w:rsidR="00AD492E" w:rsidRPr="007E00B7" w:rsidRDefault="00AD492E" w:rsidP="007E00B7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E00B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>14.07.</w:t>
             </w:r>
-            <w:r w:rsidR="005B4A03">
-[...5 lines deleted...]
-              <w:t>2025</w:t>
+            <w:r w:rsidR="00DC3A94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1967A150" w14:textId="000AC84B" w:rsidR="00AD492E" w:rsidRPr="007E00B7" w:rsidRDefault="00AD492E" w:rsidP="007E00B7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E00B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Работа с графиками полученных решений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD492E" w:rsidRPr="00AD492E" w14:paraId="4109AF31" w14:textId="77777777" w:rsidTr="005B4A03">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="595CE8E1" w14:textId="457B33EB" w:rsidR="00AD492E" w:rsidRPr="007E00B7" w:rsidRDefault="00AD492E" w:rsidP="007E00B7">
+          <w:p w14:paraId="595CE8E1" w14:textId="668C9CBB" w:rsidR="00AD492E" w:rsidRPr="007E00B7" w:rsidRDefault="00AD492E" w:rsidP="007E00B7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E00B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15.07.</w:t>
             </w:r>
-            <w:r w:rsidR="005B4A03">
-[...5 lines deleted...]
-              <w:t>2025</w:t>
+            <w:r w:rsidR="00DC3A94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026</w:t>
             </w:r>
             <w:r w:rsidRPr="007E00B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-19.07.</w:t>
             </w:r>
-            <w:r w:rsidR="005B4A03">
-[...5 lines deleted...]
-              <w:t>2025</w:t>
+            <w:r w:rsidR="00DC3A94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C5EEF28" w14:textId="4E41116C" w:rsidR="00AD492E" w:rsidRPr="007E00B7" w:rsidRDefault="00AD492E" w:rsidP="007E00B7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E00B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Решение задач по теме «Ряды и произведения» в среде </w:t>
             </w:r>
             <w:r w:rsidRPr="007E00B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Maple</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD492E" w:rsidRPr="00AD492E" w14:paraId="1A1B9C98" w14:textId="77777777" w:rsidTr="005B4A03">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="67449DAD" w14:textId="7BB78F95" w:rsidR="00AD492E" w:rsidRPr="007E00B7" w:rsidRDefault="00AD492E" w:rsidP="007E00B7">
+          <w:p w14:paraId="67449DAD" w14:textId="7CF7EF7F" w:rsidR="00AD492E" w:rsidRPr="007E00B7" w:rsidRDefault="00AD492E" w:rsidP="007E00B7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E00B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20.07.</w:t>
             </w:r>
-            <w:r w:rsidR="005B4A03">
-[...5 lines deleted...]
-              <w:t>2025</w:t>
+            <w:r w:rsidR="00DC3A94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026</w:t>
             </w:r>
             <w:r w:rsidRPr="007E00B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-21.07.</w:t>
             </w:r>
-            <w:r w:rsidR="005B4A03">
-[...5 lines deleted...]
-              <w:t>2025</w:t>
+            <w:r w:rsidR="00DC3A94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E61D455" w14:textId="438B81F8" w:rsidR="00AD492E" w:rsidRPr="007E00B7" w:rsidRDefault="00AD492E" w:rsidP="007E00B7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E00B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Решение задач по теме «Асимптотические разложения» в среде </w:t>
             </w:r>
             <w:r w:rsidRPr="007E00B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Maple</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD492E" w:rsidRPr="00AD492E" w14:paraId="4195F103" w14:textId="77777777" w:rsidTr="005B4A03">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="61B2D643" w14:textId="28BF2ADA" w:rsidR="00AD492E" w:rsidRPr="007E00B7" w:rsidRDefault="00AD492E" w:rsidP="007E00B7">
+          <w:p w14:paraId="61B2D643" w14:textId="78650EB4" w:rsidR="00AD492E" w:rsidRPr="007E00B7" w:rsidRDefault="00AD492E" w:rsidP="007E00B7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E00B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>22.07.</w:t>
             </w:r>
-            <w:r w:rsidR="005B4A03">
-[...5 lines deleted...]
-              <w:t>2025</w:t>
+            <w:r w:rsidR="00DC3A94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026</w:t>
             </w:r>
             <w:r w:rsidRPr="007E00B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-23.07.</w:t>
             </w:r>
-            <w:r w:rsidR="005B4A03">
-[...5 lines deleted...]
-              <w:t>2025</w:t>
+            <w:r w:rsidR="00DC3A94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24D2AF25" w14:textId="331C33ED" w:rsidR="00AD492E" w:rsidRPr="007E00B7" w:rsidRDefault="00AD492E" w:rsidP="007E00B7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E00B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Решение краевых задач методом пристрелки в среде </w:t>
             </w:r>
             <w:r w:rsidRPr="007E00B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Maple</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD492E" w:rsidRPr="00AD492E" w14:paraId="51B855BC" w14:textId="77777777" w:rsidTr="005B4A03">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0B80F157" w14:textId="18A20182" w:rsidR="00AD492E" w:rsidRPr="007E00B7" w:rsidRDefault="00AD492E" w:rsidP="007E00B7">
+          <w:p w14:paraId="0B80F157" w14:textId="2E72DDB6" w:rsidR="00AD492E" w:rsidRPr="007E00B7" w:rsidRDefault="00AD492E" w:rsidP="007E00B7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E00B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>24.07.</w:t>
             </w:r>
-            <w:r w:rsidR="005B4A03">
-[...5 lines deleted...]
-              <w:t>2025</w:t>
+            <w:r w:rsidR="00DC3A94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026</w:t>
             </w:r>
             <w:r w:rsidRPr="007E00B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-26.07.</w:t>
             </w:r>
-            <w:r w:rsidR="005B4A03">
-[...5 lines deleted...]
-              <w:t>2025</w:t>
+            <w:r w:rsidR="00DC3A94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CB75EAF" w14:textId="0AE69CCE" w:rsidR="00AD492E" w:rsidRPr="007E00B7" w:rsidRDefault="00AD492E" w:rsidP="007E00B7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E00B7">
               <w:rPr>
@@ -5226,51 +5219,51 @@
       </w:r>
       <w:r w:rsidRPr="00E715DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F166D8">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08652B7D"/>
@@ -5530,50 +5523,51 @@
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="411466875">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2027243208">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="67769045">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:doNotDisplayPageBoundaries/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007C05A9"/>
     <w:rsid w:val="00005D67"/>
     <w:rsid w:val="0002025B"/>
     <w:rsid w:val="000202A5"/>
     <w:rsid w:val="000262B4"/>
     <w:rsid w:val="0003193B"/>
     <w:rsid w:val="00032C1C"/>
     <w:rsid w:val="00034460"/>
     <w:rsid w:val="00040183"/>
@@ -5648,50 +5642,51 @@
     <w:rsid w:val="001F1885"/>
     <w:rsid w:val="001F5FF9"/>
     <w:rsid w:val="001F7F38"/>
     <w:rsid w:val="00202A82"/>
     <w:rsid w:val="0021575A"/>
     <w:rsid w:val="00215B4C"/>
     <w:rsid w:val="00217EED"/>
     <w:rsid w:val="002207B7"/>
     <w:rsid w:val="00220B9B"/>
     <w:rsid w:val="0022174C"/>
     <w:rsid w:val="0022279C"/>
     <w:rsid w:val="002250F0"/>
     <w:rsid w:val="00225854"/>
     <w:rsid w:val="00226802"/>
     <w:rsid w:val="00227EBC"/>
     <w:rsid w:val="00232CD4"/>
     <w:rsid w:val="0024011B"/>
     <w:rsid w:val="00251D6A"/>
     <w:rsid w:val="0025598A"/>
     <w:rsid w:val="00257C7D"/>
     <w:rsid w:val="002602E6"/>
     <w:rsid w:val="00263D10"/>
     <w:rsid w:val="00264636"/>
     <w:rsid w:val="00266FDF"/>
     <w:rsid w:val="00267C3A"/>
+    <w:rsid w:val="00281130"/>
     <w:rsid w:val="00281A3C"/>
     <w:rsid w:val="002846B3"/>
     <w:rsid w:val="00291787"/>
     <w:rsid w:val="002A4A15"/>
     <w:rsid w:val="002C7708"/>
     <w:rsid w:val="002E44F1"/>
     <w:rsid w:val="002E77F5"/>
     <w:rsid w:val="002F0DE0"/>
     <w:rsid w:val="002F35EE"/>
     <w:rsid w:val="002F5676"/>
     <w:rsid w:val="002F7F60"/>
     <w:rsid w:val="00304DC6"/>
     <w:rsid w:val="003062CF"/>
     <w:rsid w:val="00314951"/>
     <w:rsid w:val="003151BE"/>
     <w:rsid w:val="003162DD"/>
     <w:rsid w:val="003165A1"/>
     <w:rsid w:val="0031710C"/>
     <w:rsid w:val="00320901"/>
     <w:rsid w:val="003238F8"/>
     <w:rsid w:val="00325332"/>
     <w:rsid w:val="00327507"/>
     <w:rsid w:val="003335C2"/>
     <w:rsid w:val="003445B7"/>
     <w:rsid w:val="00350FA3"/>
@@ -5931,50 +5926,51 @@
     <w:rsid w:val="00964EF7"/>
     <w:rsid w:val="00972565"/>
     <w:rsid w:val="009726B7"/>
     <w:rsid w:val="00973986"/>
     <w:rsid w:val="0097402D"/>
     <w:rsid w:val="00977412"/>
     <w:rsid w:val="009805FE"/>
     <w:rsid w:val="00982654"/>
     <w:rsid w:val="009842A8"/>
     <w:rsid w:val="00984EE9"/>
     <w:rsid w:val="009918BC"/>
     <w:rsid w:val="00992720"/>
     <w:rsid w:val="00994142"/>
     <w:rsid w:val="00996880"/>
     <w:rsid w:val="009A33ED"/>
     <w:rsid w:val="009A483A"/>
     <w:rsid w:val="009A5E63"/>
     <w:rsid w:val="009B4897"/>
     <w:rsid w:val="009B5301"/>
     <w:rsid w:val="009C0C45"/>
     <w:rsid w:val="009C1A12"/>
     <w:rsid w:val="009C3D22"/>
     <w:rsid w:val="009D0D42"/>
     <w:rsid w:val="009D44C7"/>
     <w:rsid w:val="009E4125"/>
+    <w:rsid w:val="009F2BBA"/>
     <w:rsid w:val="009F3FDA"/>
     <w:rsid w:val="00A01656"/>
     <w:rsid w:val="00A14A2F"/>
     <w:rsid w:val="00A15CFA"/>
     <w:rsid w:val="00A21BCF"/>
     <w:rsid w:val="00A22D73"/>
     <w:rsid w:val="00A2504B"/>
     <w:rsid w:val="00A36797"/>
     <w:rsid w:val="00A41373"/>
     <w:rsid w:val="00A42CB7"/>
     <w:rsid w:val="00A51768"/>
     <w:rsid w:val="00A55453"/>
     <w:rsid w:val="00A60952"/>
     <w:rsid w:val="00A655E0"/>
     <w:rsid w:val="00A6562A"/>
     <w:rsid w:val="00A6583A"/>
     <w:rsid w:val="00A722BD"/>
     <w:rsid w:val="00A7463A"/>
     <w:rsid w:val="00A7670F"/>
     <w:rsid w:val="00A8283A"/>
     <w:rsid w:val="00A84A30"/>
     <w:rsid w:val="00A8684F"/>
     <w:rsid w:val="00A8775E"/>
     <w:rsid w:val="00AA07AF"/>
     <w:rsid w:val="00AA0DEC"/>
@@ -6088,50 +6084,51 @@
     <w:rsid w:val="00D425C1"/>
     <w:rsid w:val="00D432BF"/>
     <w:rsid w:val="00D444F4"/>
     <w:rsid w:val="00D47DAF"/>
     <w:rsid w:val="00D51105"/>
     <w:rsid w:val="00D516D7"/>
     <w:rsid w:val="00D563CB"/>
     <w:rsid w:val="00D733C2"/>
     <w:rsid w:val="00D74B50"/>
     <w:rsid w:val="00D76DF4"/>
     <w:rsid w:val="00D801AD"/>
     <w:rsid w:val="00D87C50"/>
     <w:rsid w:val="00D90862"/>
     <w:rsid w:val="00D932B1"/>
     <w:rsid w:val="00D9457A"/>
     <w:rsid w:val="00D945F6"/>
     <w:rsid w:val="00DA0F41"/>
     <w:rsid w:val="00DA308E"/>
     <w:rsid w:val="00DA6749"/>
     <w:rsid w:val="00DB1D24"/>
     <w:rsid w:val="00DB23E3"/>
     <w:rsid w:val="00DB4298"/>
     <w:rsid w:val="00DB4CBB"/>
     <w:rsid w:val="00DB6F3A"/>
     <w:rsid w:val="00DC2295"/>
+    <w:rsid w:val="00DC3A94"/>
     <w:rsid w:val="00DC69ED"/>
     <w:rsid w:val="00DC723C"/>
     <w:rsid w:val="00DC7E9A"/>
     <w:rsid w:val="00DD12A0"/>
     <w:rsid w:val="00DD3879"/>
     <w:rsid w:val="00DD6663"/>
     <w:rsid w:val="00DD687F"/>
     <w:rsid w:val="00DE19D1"/>
     <w:rsid w:val="00DE253A"/>
     <w:rsid w:val="00DE5869"/>
     <w:rsid w:val="00DE7444"/>
     <w:rsid w:val="00DF4CB9"/>
     <w:rsid w:val="00DF7665"/>
     <w:rsid w:val="00E0290C"/>
     <w:rsid w:val="00E04D5B"/>
     <w:rsid w:val="00E0709F"/>
     <w:rsid w:val="00E1327D"/>
     <w:rsid w:val="00E13A0D"/>
     <w:rsid w:val="00E24976"/>
     <w:rsid w:val="00E27271"/>
     <w:rsid w:val="00E429A0"/>
     <w:rsid w:val="00E432CD"/>
     <w:rsid w:val="00E51AD9"/>
     <w:rsid w:val="00E553F0"/>
     <w:rsid w:val="00E559F2"/>